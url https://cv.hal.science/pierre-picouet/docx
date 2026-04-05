--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -609,51 +609,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -907,508 +907,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imaging to Characterize Table Grapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
+                <w:t xml:space="preserve">Organic consumers’ perceptions of environmental impacts of food overlap only partially with those considered by life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Maury</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors9040071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326819v1</w:t>
+                <w:t xml:space="preserve">hal-03326118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic consumers’ perceptions of environmental impacts of food overlap only partially with those considered by life cycle assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
+                <w:t xml:space="preserve">Determinants of Postharvest Losses in Tomato Production in The Savannah Region of Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Soncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Ameyapoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126676⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agriculture and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24018/ejfood.2021.3.5.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326118v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Postharvest Losses in Tomato Production in The Savannah Region of Togo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Ameyapoh</w:t>
+                <w:t xml:space="preserve">Food‐related oral discomfort: A cross‐sectional survey assessing the sensory dimension of oral discomfort in French independently living adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lourtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agriculture and Food Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24018/ejfood.2021.3.5.358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), pp.916-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joor.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901429v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food‐related oral discomfort: A cross‐sectional survey assessing the sensory dimension of oral discomfort in French independently living adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+                <w:t xml:space="preserve">Hyperspectral Imaging to Characterize Table Grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), pp.916-926. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joor.13177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors9040071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387878v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on antioxidant activity of crude peanut oils and refined cottonseed oils from Burkina Faso</w:t>
               </w:r>
@@ -2928,1471 +2928,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Thermal and High-pressure Treatments on the Microbiological, Nutritional and Sensory Quality of a Multi-fruit Smoothie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colour stability of cooked ham packed under modified atmospheres in polyamide nanocomposite blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sancho Bañon</w:t>
+                <w:t xml:space="preserve">Raúl Trbojevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Maria Ros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (7), pp.1219-1232. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.582-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1705-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901602v1</w:t>
+                <w:t xml:space="preserve">hal-04901572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour stability of cooked ham packed under modified atmospheres in polyamide nanocomposite blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Relevance of nanocomposite packaging on the stability of vacuum-packed dry cured ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Trbojevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacint Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.582-589. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901572v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of nanocomposite packaging on the stability of vacuum-packed dry cured ham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
+                <w:t xml:space="preserve">Stabilisation of red fruit‐based smoothies by high‐pressure processing. Part II: effects on sensory quality and selected nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelina Fernandez</w:t>
+                <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Trbojevich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José María Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.8-14. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.777-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901565v1</w:t>
+                <w:t xml:space="preserve">hal-04901537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of red fruit‐based smoothies by high‐pressure processing. Part II: effects on sensory quality and selected nutrients</w:t>
+                <w:t xml:space="preserve">Stabilization of red fruit‐based smoothies by high‐pressure processing. Part A. Effects on microbial growth, enzyme activity, antioxidant capacity and physical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97 (3), pp.777-783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7795⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.770-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901537v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of red fruit‐based smoothies by high‐pressure processing. Part A. Effects on microbial growth, enzyme activity, antioxidant capacity and physical stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Thermal and High-pressure Treatments on the Microbiological, Nutritional and Sensory Quality of a Multi-fruit Smoothie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José María Ros</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancho Bañon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Maria Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (3), pp.770-776. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.1219-1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1705-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901523v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal and high-pressure treatments on the carotene content, microbiological safety and sensory properties of acidified and of non-acidified carrot juice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of High Pressure Processing for Obtaining “Fresh-Like” Fruit Smoothies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.07.027⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (12), pp.2470-2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-015-1598-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901648v1</w:t>
+                <w:t xml:space="preserve">hal-04901670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of High Pressure Processing for Obtaining “Fresh-Like” Fruit Smoothies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thermal and high-pressure treatments on the carotene content, microbiological safety and sensory properties of acidified and of non-acidified carrot juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cofán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dolors Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.920-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-015-1598-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901670v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of host and Monilinia spp. variables on the efficacy of radio frequency treatment on peaches</w:t>
+                <w:t xml:space="preserve">Influence of PA6 nanocomposite films on the stability of vacuum-aged beef loins during storage in modified atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sisquella</w:t>
+                <w:t xml:space="preserve">P.A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Viñas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Torres</w:t>
+                <w:t xml:space="preserve">C.E. Realini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Usall</w:t>
+                <w:t xml:space="preserve">E. Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (1), pp.574-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902194v1</w:t>
+                <w:t xml:space="preserve">hal-04901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PA6 nanocomposite films on the stability of vacuum-aged beef loins during storage in modified atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial scanning using computed tomography for fat weight prediction in green hams: Scanning protocols and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Picouet</w:t>
+                <w:t xml:space="preserve">G. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Lloret</w:t>
+                <w:t xml:space="preserve">P. Gou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, pp.146-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901617v1</w:t>
+                <w:t xml:space="preserve">hal-04901633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial scanning using computed tomography for fat weight prediction in green hams: Scanning protocols and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Fulladosa</w:t>
+                <w:t xml:space="preserve">Effect of host and Monilinia spp. variables on the efficacy of radio frequency treatment on peaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sisquella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daumas</w:t>
+                <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gou</w:t>
+                <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 142, pp.146-152. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901633v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous microwave treatment to control postharvest brown rot in stone fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4438,103 +4438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion of fruit in water to improve radio frequency treatment to control brown rot in stone fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.31-36. </w:t>
@@ -4578,2927 +4578,3135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dry-cured ham composition using dielectric time domain reflectometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Serra</w:t>
+                <w:t xml:space="preserve">Matrix effects on the antimicrobial capacity of silver based nanocomposite absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073461v1</w:t>
+                <w:t xml:space="preserve">hal-05520737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the antifungal potential of novel cellulose/copper composites as absorbent materials for fruit juices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (2), pp.113-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of marination and microwave heating on the quality of &amp;lt;em&amp;gt;semimembranosus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;semitendinosus&amp;lt;/em&amp;gt; muscles from friesian mature cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Perez-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Realini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (2), pp.107-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of sous-vide cooked salmon loins processed by high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of dry-cured ham composition using dielectric time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duran-Montgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (4), pp.873 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05519576v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure processing on the quality of acidified Granny Smith apple purée product</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of sous-vide cooked salmon loins processed by high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cofan-Carbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vilaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Carboné Ballbè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Castells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (4), pp.557-564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519538v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of radio frequency heating to control brown rot on peaches and nectarines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Landl</w:t>
+                <w:t xml:space="preserve">Reduction of the Spoilage-Related Microflora in Absorbent Pads by Silver Nanotechnology during Modified Atmosphere Packaging of Beef Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (12), pp.2263-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X-73.12.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519549v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of salt and water content in dry-cured hams by computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Santos-Garcés</w:t>
+                <w:t xml:space="preserve">Application of radio frequency heating to control brown rot on peaches and nectarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.044⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05519310v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean content prediction in pig carcasses, loin and ham by computed tomography (CT) using a density model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of salt and water content in dry-cured hams by computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santos-Garcés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Font I Furnols</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (1), pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519509v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-silver nanoparticle hybrid materials to control spoilage-related microflora in absorbent pads located in trays of fresh-cut melon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lean content prediction in pig carcasses, loin and ham by computed tomography (CT) using a density model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font I Furnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (3), pp.616-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519517v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of near-infrared spectroscopy to predict aw and moisture and NaCl contents of fermented pork sausages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pere Gou</w:t>
+                <w:t xml:space="preserve">Cellulose-silver nanoparticle hybrid materials to control spoilage-related microflora in absorbent pads located in trays of fresh-cut melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josep Comaposada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.01.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519328v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple coloured indicator for monitoring ultra high pressure processing conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Lindauer</w:t>
+                <w:t xml:space="preserve">Feasibility of near-infrared spectroscopy to predict aw and moisture and NaCl contents of fermented pork sausages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Collell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacint Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Comaposada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.12.033⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (2), pp.325-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896540v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour-based ultra-high-pressure indicators for monitoring process traceability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Tauscher</w:t>
+                <w:t xml:space="preserve">Effect of high pressure processing on the quality of acidified Granny Smith apple purée product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950802417784⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896542v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of aseptic conditions in absorbent pads by using silver nanotechnology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Colour-based ultra-high-pressure indicators for monitoring process traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Tauscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.05.009⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950802417784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896546v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination technologies for meat products</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preservation of aseptic conditions in absorbent pads by using silver nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.07.007⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (8), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896539v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Tetracycline Degradation Products in Chicken and Pig Meat under Different Thermal Processing Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José-Antonio García-Regueiro</w:t>
+                <w:t xml:space="preserve">A simple coloured indicator for monitoring ultra high pressure processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fernández García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lindauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf070115n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92, pp.410 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896538v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Heating of Cooked Pork Patties as a Function of Fat Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decontamination technologies for meat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Arnau</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00269.x⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.114 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04896536v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Nanostructured Host–Guest Materials Containing Three Dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.‐e. Communal</w:t>
+                <w:t xml:space="preserve">Formation of Tetracycline Degradation Products in Chicken and Pig Meat under Different Thermal Processing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gratacós-Cubarsí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Valero-Pamplona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Antonio García-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200400200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.4610 - 4616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070115n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04894392v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromophores in nanochannels for energy transfer and conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Heating of Cooked Pork Patties as a Function of Fat Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Suñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Botta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0379-6779(03)00268-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00269.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894367v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic host–guest systems for blue emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Organic Nanostructured Host–Guest Materials Containing Three Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Magistrelli</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patrinoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yunus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐e. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2003.09.098⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (19), pp.1716-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200400200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894402v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence Spectroscopy of Quartz Grains as a Tool for Ceramic Provenance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromophores in nanochannels for energy transfer and conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jasc.1999.0421⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 139 (3), pp.791 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0379-6779(03)00268-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893794v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence spectroscopy and the orientation of a hydrothermal quartz crystal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic host–guest systems for blue emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magistrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (6-8), pp.909-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2003.09.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893780v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of cathodoluminescence from fired low carbonate bricks (CaCO3 &amp;lt; 0.4%),</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence spectroscopy and the orientation of a hydrothermal quartz crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trinitat Pradell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZI-Annual: Annualfor the Brick and Tile, Structural Ceramic and Clay Pipe Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.103-116</w:t>
+              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79, pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519227v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cathodoluminescence Spectroscopy of Quartz Grains as a Tool for Ceramic Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Maggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (8), pp.943-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1999.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of cathodoluminescence from fired low carbonate bricks (CaCO3 &amp;lt; 0.4%),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinitat Pradell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZI-Annual: Annualfor the Brick and Tile, Structural Ceramic and Clay Pipe Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ALPHA AND BETA DOSE-RATE DETERMINATION USING A GAS PROPORTIONAL COUNTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Troja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,91 +7716,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of spirulina from French consumers of organic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7654,51 +7862,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des perceptions variées de la spiruline à la co-création d'un produit avec les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7740,51 +7948,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée annuelle du Sensolier (JAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7794,177 +8002,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Frequency Treatment to Control Postharvest Brown Rot in Stone Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-harvest Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.89-99, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07701-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8032,51 +8240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A7507A3"/>
+    <w:nsid w:val="CDC5907B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8263,51 +8471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-picouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2754-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianche Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Tahvonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lourtioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.08.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Abea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kravets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2092746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126676" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03387878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13177" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Tarnagda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flibert Guira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Elothmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Fartdinov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.12931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hurtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Guardia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Banon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pruneri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Castellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Barlab&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Felipe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Hyypi&#246;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Broxterman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.08.118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.06.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fulladosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio-Celorio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Skytte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9659L4PM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Ba&#241;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1705-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lloret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Trbojevich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.11.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-294Z3GLM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Trbojevich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VRP59V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7795" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;rraga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cof&#225;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Belletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564C28VS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1598-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisquella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DNLV8SM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Picouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5HJW3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS6PNRZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixid&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBSFKG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casals" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4BPCS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran-Montg&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schimmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Llorens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNCSWJR3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Juan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFPS6Q3F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cofan-Carbo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vilaseca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Carbon&#233; Ballb&#232;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castells" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.12.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T89L2TND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;rraga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2010.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos-Garc&#233;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.044" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5TL59RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Teran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.04.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QNWBJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2R3ZB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Collell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Comaposada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.01.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XQ9P0D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Butz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lindauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.12.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRXM8MXF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Corrales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tauscher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417784" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aymerich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Monfort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.07.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gratac&#243;s-Cubars&#237;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Valero-Pamplona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070115n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Serra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Su&#241;ol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00269.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JSRTB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrinoiu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;e. Communal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400200" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS5RW99N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0379-6779(03)00268-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STWTW2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Communal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magistrelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2003.09.098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893794v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Maggetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0421" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ramseyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Troja" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07701-7_8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-picouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2754-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianche Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Tahvonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lourtioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.08.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Abea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kravets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2092746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03387878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Tarnagda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flibert Guira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Elothmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Fartdinov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.12931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hurtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Guardia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Banon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pruneri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Castellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Barlab&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Felipe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Hyypi&#246;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Broxterman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.08.118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.06.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fulladosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio-Celorio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Skytte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9659L4PM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lloret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Trbojevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.11.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-294Z3GLM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Trbojevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VRP59V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7796" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Ba&#241;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1705-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1598-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;rraga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cof&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Belletti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564C28VS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Picouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5HJW3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS6PNRZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisquella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DNLV8SM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixid&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBSFKG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casals" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4BPCS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.01.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Llorens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNCSWJR3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Juan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFPS6Q3F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran-Montg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schimmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cofan-Carbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vilaseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Carbon&#233; Ballb&#232;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castells" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.12.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T89L2TND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-73.12.2263" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2010.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos-Garc&#233;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.044" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5TL59RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Teran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.04.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QNWBJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2R3ZB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Collell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Comaposada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.01.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XQ9P0D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;rraga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Corrales" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tauscher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417784" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soriano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.05.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Butz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corrales" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lindauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.12.033" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRXM8MXF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aymerich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.07.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gratac&#243;s-Cubars&#237;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Valero-Pamplona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070115n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Serra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Su&#241;ol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00269.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JSRTB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrinoiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;e. Communal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS5RW99N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0379-6779(03)00268-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STWTW2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Communal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magistrelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2003.09.098" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Maggetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0421" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ramseyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893809v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Troja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07701-7_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>