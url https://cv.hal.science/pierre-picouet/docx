--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -907,144 +907,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic consumers’ perceptions of environmental impacts of food overlap only partially with those considered by life cycle assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Food‐related oral discomfort: A cross‐sectional survey assessing the sensory dimension of oral discomfort in French independently living adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lourtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 298, </w:t>
+              <w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), pp.916-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joor.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326118v1</w:t>
+                <w:t xml:space="preserve">hal-03387878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Postharvest Losses in Tomato Production in The Savannah Region of Togo</w:t>
               </w:r>
@@ -1154,144 +1154,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food‐related oral discomfort: A cross‐sectional survey assessing the sensory dimension of oral discomfort in French independently living adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+                <w:t xml:space="preserve">Organic consumers’ perceptions of environmental impacts of food overlap only partially with those considered by life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), pp.916-926. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joor.13177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387878v1</w:t>
+                <w:t xml:space="preserve">hal-03326118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imaging to Characterize Table Grapes</w:t>
               </w:r>
@@ -2928,700 +2928,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour stability of cooked ham packed under modified atmospheres in polyamide nanocomposite blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Thermal and High-pressure Treatments on the Microbiological, Nutritional and Sensory Quality of a Multi-fruit Smoothie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picouet</w:t>
+                <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Trbojevich</w:t>
+                <w:t xml:space="preserve">Sancho Bañon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelina Fernández</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José-Maria Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.582-589. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.1219-1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-016-1705-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901572v1</w:t>
+                <w:t xml:space="preserve">hal-04901602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of nanocomposite packaging on the stability of vacuum-packed dry cured ham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation of red fruit‐based smoothies by high‐pressure processing. Part II: effects on sensory quality and selected nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Jofré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.777-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901565v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of red fruit‐based smoothies by high‐pressure processing. Part II: effects on sensory quality and selected nutrients</w:t>
+                <w:t xml:space="preserve">Stabilization of red fruit‐based smoothies by high‐pressure processing. Part A. Effects on microbial growth, enzyme activity, antioxidant capacity and physical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97 (3), pp.777-783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7795⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.770-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901537v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of red fruit‐based smoothies by high‐pressure processing. Part A. Effects on microbial growth, enzyme activity, antioxidant capacity and physical stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
+                <w:t xml:space="preserve">Colour stability of cooked ham packed under modified atmospheres in polyamide nanocomposite blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jofré</w:t>
+                <w:t xml:space="preserve">Raúl Trbojevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Ros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7796⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.582-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Thermal and High-pressure Treatments on the Microbiological, Nutritional and Sensory Quality of a Multi-fruit Smoothie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of nanocomposite packaging on the stability of vacuum-packed dry cured ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Trbojevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacint Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-016-1705-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of High Pressure Processing for Obtaining “Fresh-Like” Fruit Smoothies</w:t>
               </w:r>
@@ -3633,77 +3633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jofré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolors Guàrdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (12), pp.2470-2482. </w:t>
@@ -3877,522 +3877,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PA6 nanocomposite films on the stability of vacuum-aged beef loins during storage in modified atmospheres</w:t>
+                <w:t xml:space="preserve">Effect of host and Monilinia spp. variables on the efficacy of radio frequency treatment on peaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Picouet</w:t>
+                <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+                <w:t xml:space="preserve">I. Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Realini</w:t>
+                <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lloret</w:t>
+                <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96 (1), pp.574-580. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901617v1</w:t>
+                <w:t xml:space="preserve">hal-04902194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial scanning using computed tomography for fat weight prediction in green hams: Scanning protocols and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Influence of PA6 nanocomposite films on the stability of vacuum-aged beef loins during storage in modified atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gou</w:t>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Realini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.012⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (1), pp.574-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901633v1</w:t>
+                <w:t xml:space="preserve">hal-04901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of host and Monilinia spp. variables on the efficacy of radio frequency treatment on peaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+                <w:t xml:space="preserve">Partial scanning using computed tomography for fat weight prediction in green hams: Scanning protocols and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Torres</w:t>
+                <w:t xml:space="preserve">G. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Usall</w:t>
+                <w:t xml:space="preserve">P. Gou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, pp.146-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902194v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous microwave treatment to control postharvest brown rot in stone fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4438,103 +4438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion of fruit in water to improve radio frequency treatment to control brown rot in stone fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.31-36. </w:t>
@@ -4578,523 +4578,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix effects on the antimicrobial capacity of silver based nanocomposite absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
+                <w:t xml:space="preserve">Estimation of dry-cured ham composition using dielectric time domain reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duran-Montgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.01.042⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (4), pp.873 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520737v1</w:t>
+                <w:t xml:space="preserve">hal-05073461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antifungal potential of novel cellulose/copper composites as absorbent materials for fruit juices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Matrix effects on the antimicrobial capacity of silver based nanocomposite absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avelina Fernandez</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05520749v1</w:t>
+                <w:t xml:space="preserve">hal-05520737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of marination and microwave heating on the quality of &amp;lt;em&amp;gt;semimembranosus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;semitendinosus&amp;lt;/em&amp;gt; muscles from friesian mature cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the antifungal potential of novel cellulose/copper composites as absorbent materials for fruit juices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Realini</w:t>
+                <w:t xml:space="preserve">Amparo Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (2), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643658v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dry-cured ham composition using dielectric time domain reflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Fulladosa</w:t>
+                <w:t xml:space="preserve">Effect of marination and microwave heating on the quality of &amp;lt;em&amp;gt;semimembranosus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;semitendinosus&amp;lt;/em&amp;gt; muscles from friesian mature cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Perez-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duran-Montgé</w:t>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Serra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carolina Realini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 93 (4), pp.873 - 879. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 92 (2), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of sous-vide cooked salmon loins processed by high pressure</w:t>
               </w:r>
@@ -5216,1321 +5216,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the Spoilage-Related Microflora in Absorbent Pads by Silver Nanotechnology during Modified Atmosphere Packaging of Beef Meat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avelina Fernandez</w:t>
+                <w:t xml:space="preserve">Effect of high pressure processing on the quality of acidified Granny Smith apple purée product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X-73.12.2263⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519561v1</w:t>
+                <w:t xml:space="preserve">hal-05519538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of radio frequency heating to control brown rot on peaches and nectarines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Landl</w:t>
+                <w:t xml:space="preserve">Reduction of the Spoilage-Related Microflora in Absorbent Pads by Silver Nanotechnology during Modified Atmosphere Packaging of Beef Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (12), pp.2263-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X-73.12.2263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519549v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of salt and water content in dry-cured hams by computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Santos-Garcés</w:t>
+                <w:t xml:space="preserve">Application of radio frequency heating to control brown rot on peaches and nectarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05519310v1</w:t>
+                <w:t xml:space="preserve">hal-05519549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean content prediction in pig carcasses, loin and ham by computed tomography (CT) using a density model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of salt and water content in dry-cured hams by computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fulladosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santos-Garcés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Font I Furnols</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (1), pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519509v1</w:t>
+                <w:t xml:space="preserve">hal-05519310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-silver nanoparticle hybrid materials to control spoilage-related microflora in absorbent pads located in trays of fresh-cut melon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lean content prediction in pig carcasses, loin and ham by computed tomography (CT) using a density model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lloret</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gispert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font I Furnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (3), pp.616-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519517v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of near-infrared spectroscopy to predict aw and moisture and NaCl contents of fermented pork sausages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pere Gou</w:t>
+                <w:t xml:space="preserve">Cellulose-silver nanoparticle hybrid materials to control spoilage-related microflora in absorbent pads located in trays of fresh-cut melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josep Comaposada</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.01.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519328v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure processing on the quality of acidified Granny Smith apple purée product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Landl</w:t>
+                <w:t xml:space="preserve">Feasibility of near-infrared spectroscopy to predict aw and moisture and NaCl contents of fermented pork sausages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Collell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacint Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abadias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+                <w:t xml:space="preserve">Josep Comaposada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (2), pp.325-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05519538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour-based ultra-high-pressure indicators for monitoring process traceability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple coloured indicator for monitoring ultra high pressure processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Butz</w:t>
+                <w:t xml:space="preserve">A Fernández García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Corrales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Picouet</w:t>
+                <w:t xml:space="preserve">P Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Tauscher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lindauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950802417784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92, pp.410 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896542v1</w:t>
+                <w:t xml:space="preserve">hal-04896540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of aseptic conditions in absorbent pads by using silver nanotechnology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Colour-based ultra-high-pressure indicators for monitoring process traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Tauscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.05.009⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950802417784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896546v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple coloured indicator for monitoring ultra high pressure processing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Corrales</w:t>
+                <w:t xml:space="preserve">Preservation of aseptic conditions in absorbent pads by using silver nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lindauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+                <w:t xml:space="preserve">Eva Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.12.033⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (8), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04896540v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination technologies for meat products</w:t>
               </w:r>
@@ -7316,213 +7316,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence spectroscopy and the orientation of a hydrothermal quartz crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence Spectroscopy of Quartz Grains as a Tool for Ceramic Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Maggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (8), pp.943-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1999.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893780v1</w:t>
+                <w:t xml:space="preserve">hal-04893794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence Spectroscopy of Quartz Grains as a Tool for Ceramic Provenance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Schvoerer</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence spectroscopy and the orientation of a hydrothermal quartz crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79, pp.455-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jasc.1999.0421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04893794v1</w:t>
+                <w:t xml:space="preserve">hal-04893780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of cathodoluminescence from fired low carbonate bricks (CaCO3 &amp;lt; 0.4%),</w:t>
               </w:r>
@@ -8016,103 +8016,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Frequency Treatment to Control Postharvest Brown Rot in Stone Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sisquella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-harvest Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.89-99, 2014, </w:t>
@@ -8240,51 +8240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDC5907B"/>
+    <w:nsid w:val="C4B18F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8471,51 +8471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-picouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2754-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianche Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Tahvonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lourtioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.08.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Abea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kravets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2092746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03387878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Tarnagda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flibert Guira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Elothmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Fartdinov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.12931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hurtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Guardia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Banon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pruneri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Castellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Barlab&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Felipe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Hyypi&#246;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Broxterman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.08.118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.06.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fulladosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio-Celorio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Skytte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9659L4PM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lloret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Trbojevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.11.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-294Z3GLM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Trbojevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VRP59V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7796" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Ba&#241;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1705-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1598-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;rraga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cof&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Belletti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564C28VS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Picouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5HJW3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS6PNRZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisquella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DNLV8SM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixid&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBSFKG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casals" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4BPCS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.01.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Llorens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNCSWJR3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Juan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFPS6Q3F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran-Montg&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schimmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cofan-Carbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vilaseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Carbon&#233; Ballb&#232;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castells" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.12.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T89L2TND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-73.12.2263" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2010.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos-Garc&#233;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.044" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5TL59RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Teran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.04.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QNWBJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2R3ZB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Collell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Comaposada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.01.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XQ9P0D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;rraga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Corrales" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tauscher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417784" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soriano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.05.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Butz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corrales" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lindauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.12.033" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRXM8MXF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aymerich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.07.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gratac&#243;s-Cubars&#237;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Valero-Pamplona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070115n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Serra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Su&#241;ol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00269.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JSRTB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrinoiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;e. Communal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS5RW99N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0379-6779(03)00268-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STWTW2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Communal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magistrelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2003.09.098" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893794v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Maggetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0421" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ramseyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893809v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Troja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07701-7_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-picouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2754-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianche Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Tahvonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lourtioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.08.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Abea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Gou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kravets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2092746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03387878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Tarnagda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flibert Guira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Elothmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolors Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Fartdinov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacint Arnau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.12931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hurtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Guardia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Banon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pruneri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Castellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Barlab&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Felipe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Hyypi&#246;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Broxterman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A. Schols" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.08.118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.06.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fulladosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio-Celorio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Skytte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9659L4PM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancho Ba&#241;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1705-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Ros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lloret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Trbojevich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.11.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-294Z3GLM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Trbojevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10VRP59V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1598-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;rraga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cof&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Belletti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564C28VS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisquella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DNLV8SM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Picouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B5HJW3P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS6PNRZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixid&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBSFKG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casals" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.01.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4BPCS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran-Montg&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schimmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.12.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.01.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Llorens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNCSWJR3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez-Juan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFPS6Q3F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cofan-Carbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vilaseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Carbon&#233; Ballb&#232;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castells" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.12.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T89L2TND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#225;rraga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519561v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-73.12.2263" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519549v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2010.07.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos-Garc&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5TL59RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Teran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.04.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QNWBJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2R3ZB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Collell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Comaposada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.01.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XQ9P0D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Butz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corrales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lindauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.12.033" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRXM8MXF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Corrales" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Tauscher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802417784" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soriano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.05.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aymerich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.07.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gratac&#243;s-Cubars&#237;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelina Fernandez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Valero-Pamplona" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070115n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Serra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Su&#241;ol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00269.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58JSRTB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patrinoiu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;e. Communal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS5RW99N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0379-6779(03)00268-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STWTW2B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Communal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magistrelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2003.09.098" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893794v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Maggetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piponnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0421" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893780v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05519227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ramseyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinitat Pradell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893809v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Troja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902213v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07701-7_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>