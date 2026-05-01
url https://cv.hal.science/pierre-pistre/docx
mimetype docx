--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Pistre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité & UMR Géographie-cités (CV : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://geographie-cites.cnrs.fr/membres/pierre-pistre/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures sociospatiales (populations, logements, activités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités spatiales (résidentielles, quotidiennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Campagnes, espaces peu denses, petites villes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes (analyses statistiques, enquêtes de terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données de la statistique publique (recensements, enquêtes nationales, bases communales...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation d’approches statistiques et d’approches de terrain plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 755 (1), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.755.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester à la campagne, en partir ou y revenir. Une mise en perspective statistique de Ceux qui restent de Benoît Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes : s’installer, être installé ou accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise. Coordonné par François Madoré et Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seulement 5 ou 15 % de ruraux en France métropolitaine ? Les malentendus du zonage en aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les espaces ruraux et périurbains en France : populations, activités, mobilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre et demande de logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logements sociaux. La confrontation de l'offre et de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies des groupes socioprofessionnels retraités en France métropolitaine : structures spatiales, migrations et trajectoires résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/2014, pp.21-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l’étude des reprises démographiques et des migrations résidentielles dans l’espace peu dense (1975‑2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01627422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;utilisation de l&apos;automobile par les ménages dans les territoires peu denses : analyse croisée par les enquêtes sur la mobilité et le Recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp 179-203. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l'étude des reprises démographiques et des migrations résidentielles dans l'espace peu dense (1975-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels démographiques pour des alternatives dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp 48-55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.084.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions opérationnelles du temps pour l'analyse des données longitudinales : illustration dans le champ des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.199-236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030268ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un entre-deux spatial idéal. Motivations d'installation dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 693, 10p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique agrégée des trajectoires individuelles : revue de l'existant et application en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations résidentielles et renouveaux démographiques des campagnes françaises métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.539-555. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation dans les campagnes toulousaines : conflit d'aménagement et tensions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143, pp.151-169. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.143.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer quantitativement la gentrification rurale en France métropolitaine : données, indicateurs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Frédéric; Tommasi Greta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-226, 2025, 9791041301010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart d’âge entre conjoints. Des différences surtout sociodémographiques et (intra-)régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-215, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement rural et urbain. Une diversité de configurations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania El Fahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-49, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques démographiques et recompositions sociales dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges spatiales de faible densité et métropolisation. Des trajectoires variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveaux des campagnes françaises : évolutions démographiques, dynamiques spatiales et recompositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des populations et des mobilités domicile-travail gommées de la carte ? Une exploration du zonage de l’Insee en Aires d’Attraction des Villes (AAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires ruraux français : quels outils (institutionnels) pour dépasser les discours homogénéisants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie depuis les ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de l’Écologie Politique, en partenariat avec le Centre d’études européennes et de politique comparée (CEE) et l’école urbaine de Sciences Po Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des enquêtes annuelles de recensement pour l’analyse des dynamiques démographiques et de mobilité dans les espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème colloque international de l'Aidelf (Association Internationale des Démographes de Langue Française) : "Démographie et mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aidelf, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de six Masters SHS en Île-de-France enseignants les méthodes quantitatives : publics, contenus, orientations et débouchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Centre de Données Socio-Politiques; Plateforme Universitaire de Données de Nanterre; Plateforme Universitaire de Données de Paris-Saclay, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de crise(s) : populations rurales et peuplement en France métropolitaine depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Populations, peuplement et territoires en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In time of crises. What about internal migration to the French rural areas since the early 2000s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Rural Geographies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise à une autre : dynamiques spatio-temporelles des migrations résidentielles vers les campagnes françaises depuis le début des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Uniion Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage de la statistique publique française et internationale : principaux acteurs, enquêtes et types de donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Compter, mesurer, calculer…raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transition mobilitaire dans les trajectoires de vie ? Exploration spatio-temporelle du couple lieu de naissance/lieu de décès en France métropolitaine (1970-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.522-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les populations des campagnes françaises avec le CASD : expériences d'utilisation des données de recensement de la population et d'enquêtes nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (En distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et initiatives d’installation des populations migrantes dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CAMIGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la gentrification rurale à l’épreuve de la comparaison internationale (Angleterre/Pays de Galles, France, Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes françaises dans la dynamique des migrations internationales. Présentation du programme Camigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civam, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational ruralities in the daily life: commuting to urban spaces and rural gentrification through a cross-national exploration (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting – Session "Relational Ruralities: Networks, Connections and Flows", Boston (Massachusetts), 7 April 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston (Massachusetts),, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-national classification of rural areas, for a cross national exploration of rural gentrification (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants modestes ou précaires : quel poids dans la « renaissance rurale », pour quels profils sociaux et parcours individuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la Renaissance rurale d’un siècle à l’autre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le plafonnement de la circulation dans les espaces peu denses ? Une approche quantitative des signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Séminaire Francophone Est-Ouest de Socio-économie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LUXEMBOURG, Luxembourg. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer des informations conjoncturelles du Recensement Rénové de la Population à partir des EAR ? L'exemple de la motorisation des ménages et des mobilités domicile-travail dans les communes de moins de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique (JMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles ruraux vs territoires périurbains : explorations statistiques des dynamiques démographiques et de mobilité des frontières de l’urbain en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'urbain. Petites villes du monde : émergence, croissance, rôle économique et social, intégration territoriale, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des périphéries urbaines aux espaces peu denses : les dynamiques territoriales au prisme des mobilités domicile-travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - Colloque annuel de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations dans les pratiques de mobilité des (nouveaux) habitants des espaces peu denses français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale : 'Les campagnes : espaces d’innovation dans un monde urbain'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth place and residential mobility: an assessment of return migrations to French rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ecQTG (European Colloquium on Quantitative and Theoretical Geography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural revival and gentrification processes in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV European Congress for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course and biographical analysis of residential migrations to French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural gentrification and ageing: a case study from French countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA (European Regional Science Association) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le désert, des prairies attractives&amp;quot;. Quel(s) renouveau(x) démographique(s) des campagnes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Journées de recherche en science sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentrification rurale et évolutions des structures de logement dans les campagnes françaises (1968-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeunes Chercheurs » du Réseau Logement-Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode (urbain/rural)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIST. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’offre locative du secteur des organismes d’HLM et SEM au regard de la demande de logement social en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANCOLS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de la dynamique de la mobilité : rôle des zones peu denses dans l'évolution à long terme des territoires et de la mobilité. Recherche dans le cadre du programme GO3 du Predit « Mobilités dans les régions urbaines ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delay-Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de recensement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ouidah, Bénin. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Pistre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité & UMR Géographie-cités (CV : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://geographie-cites.cnrs.fr/membres/pierre-pistre/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures sociospatiales (populations, logements, activités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités spatiales (résidentielles, quotidiennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Campagnes, espaces peu denses, petites villes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes (analyses statistiques, enquêtes de terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données de la statistique publique (recensements, enquêtes nationales, bases communales...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation d’approches statistiques et d’approches de terrain plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 755 (1), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.755.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester à la campagne, en partir ou y revenir. Une mise en perspective statistique de Ceux qui restent de Benoît Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes : s’installer, être installé ou accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise. Coordonné par François Madoré et Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seulement 5 ou 15 % de ruraux en France métropolitaine ? Les malentendus du zonage en aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les espaces ruraux et périurbains en France : populations, activités, mobilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre et demande de logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logements sociaux. La confrontation de l'offre et de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies des groupes socioprofessionnels retraités en France métropolitaine : structures spatiales, migrations et trajectoires résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/2014, pp.21-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l’étude des reprises démographiques et des migrations résidentielles dans l’espace peu dense (1975‑2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01627422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;utilisation de l&apos;automobile par les ménages dans les territoires peu denses : analyse croisée par les enquêtes sur la mobilité et le Recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp 179-203. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l'étude des reprises démographiques et des migrations résidentielles dans l'espace peu dense (1975-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels démographiques pour des alternatives dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp 48-55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.084.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions opérationnelles du temps pour l'analyse des données longitudinales : illustration dans le champ des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.199-236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030268ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un entre-deux spatial idéal. Motivations d'installation dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 693, 10p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique agrégée des trajectoires individuelles : revue de l'existant et application en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations résidentielles et renouveaux démographiques des campagnes françaises métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.539-555. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation dans les campagnes toulousaines : conflit d'aménagement et tensions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143, pp.151-169. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.143.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer quantitativement la gentrification rurale en France métropolitaine : données, indicateurs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Frédéric; Tommasi Greta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-226, 2025, 9791041301010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart d’âge entre conjoints. Des différences surtout sociodémographiques et (intra-)régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-215, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement rural et urbain. Une diversité de configurations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania El Fahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-49, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques démographiques et recompositions sociales dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges spatiales de faible densité et métropolisation. Des trajectoires variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveaux des campagnes françaises : évolutions démographiques, dynamiques spatiales et recompositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des populations et des mobilités domicile-travail gommées de la carte ? Une exploration du zonage de l’Insee en Aires d’Attraction des Villes (AAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires ruraux français : quels outils (institutionnels) pour dépasser les discours homogénéisants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie depuis les ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de l’Écologie Politique, en partenariat avec le Centre d’études européennes et de politique comparée (CEE) et l’école urbaine de Sciences Po Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des enquêtes annuelles de recensement pour l’analyse des dynamiques démographiques et de mobilité dans les espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème colloque international de l'Aidelf (Association Internationale des Démographes de Langue Française) : "Démographie et mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aidelf, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de crise(s) : populations rurales et peuplement en France métropolitaine depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Populations, peuplement et territoires en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de six Masters SHS en Île-de-France enseignants les méthodes quantitatives : publics, contenus, orientations et débouchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Centre de Données Socio-Politiques; Plateforme Universitaire de Données de Nanterre; Plateforme Universitaire de Données de Paris-Saclay, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In time of crises. What about internal migration to the French rural areas since the early 2000s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Rural Geographies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise à une autre : dynamiques spatio-temporelles des migrations résidentielles vers les campagnes françaises depuis le début des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Uniion Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage de la statistique publique française et internationale : principaux acteurs, enquêtes et types de donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Compter, mesurer, calculer…raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les populations des campagnes françaises avec le CASD : expériences d'utilisation des données de recensement de la population et d'enquêtes nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (En distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transition mobilitaire dans les trajectoires de vie ? Exploration spatio-temporelle du couple lieu de naissance/lieu de décès en France métropolitaine (1970-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.522-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et initiatives d’installation des populations migrantes dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CAMIGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la gentrification rurale à l’épreuve de la comparaison internationale (Angleterre/Pays de Galles, France, Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes françaises dans la dynamique des migrations internationales. Présentation du programme Camigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civam, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational ruralities in the daily life: commuting to urban spaces and rural gentrification through a cross-national exploration (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting – Session "Relational Ruralities: Networks, Connections and Flows", Boston (Massachusetts), 7 April 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston (Massachusetts),, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-national classification of rural areas, for a cross national exploration of rural gentrification (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants modestes ou précaires : quel poids dans la « renaissance rurale », pour quels profils sociaux et parcours individuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la Renaissance rurale d’un siècle à l’autre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le plafonnement de la circulation dans les espaces peu denses ? Une approche quantitative des signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Séminaire Francophone Est-Ouest de Socio-économie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LUXEMBOURG, Luxembourg. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer des informations conjoncturelles du Recensement Rénové de la Population à partir des EAR ? L'exemple de la motorisation des ménages et des mobilités domicile-travail dans les communes de moins de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique (JMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles ruraux vs territoires périurbains : explorations statistiques des dynamiques démographiques et de mobilité des frontières de l’urbain en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'urbain. Petites villes du monde : émergence, croissance, rôle économique et social, intégration territoriale, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des périphéries urbaines aux espaces peu denses : les dynamiques territoriales au prisme des mobilités domicile-travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - Colloque annuel de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations dans les pratiques de mobilité des (nouveaux) habitants des espaces peu denses français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale : 'Les campagnes : espaces d’innovation dans un monde urbain'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth place and residential mobility: an assessment of return migrations to French rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ecQTG (European Colloquium on Quantitative and Theoretical Geography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural revival and gentrification processes in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV European Congress for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course and biographical analysis of residential migrations to French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural gentrification and ageing: a case study from French countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA (European Regional Science Association) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le désert, des prairies attractives&amp;quot;. Quel(s) renouveau(x) démographique(s) des campagnes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Journées de recherche en science sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentrification rurale et évolutions des structures de logement dans les campagnes françaises (1968-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeunes Chercheurs » du Réseau Logement-Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode (urbain/rural)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIST. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’offre locative du secteur des organismes d’HLM et SEM au regard de la demande de logement social en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANCOLS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de la dynamique de la mobilité : rôle des zones peu denses dans l'évolution à long terme des territoires et de la mobilité. Recherche dans le cadre du programme GO3 du Predit « Mobilités dans les régions urbaines ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delay-Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de recensement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ouidah, Bénin. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D67CD5"/>
+    <w:nsid w:val="57CD6DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/pierre-pistre/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.755.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245101v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01484772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Audebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03177068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delay-Artous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/pierre-pistre/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.755.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245101v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01484772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Audebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03177068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delay-Artous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>