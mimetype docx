--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Pistre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité & UMR Géographie-cités (CV : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://geographie-cites.cnrs.fr/membres/pierre-pistre/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures sociospatiales (populations, logements, activités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités spatiales (résidentielles, quotidiennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Campagnes, espaces peu denses, petites villes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes (analyses statistiques, enquêtes de terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données de la statistique publique (recensements, enquêtes nationales, bases communales...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation d’approches statistiques et d’approches de terrain plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 755 (1), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.755.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester à la campagne, en partir ou y revenir. Une mise en perspective statistique de Ceux qui restent de Benoît Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes : s’installer, être installé ou accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise. Coordonné par François Madoré et Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seulement 5 ou 15 % de ruraux en France métropolitaine ? Les malentendus du zonage en aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les espaces ruraux et périurbains en France : populations, activités, mobilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre et demande de logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logements sociaux. La confrontation de l'offre et de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies des groupes socioprofessionnels retraités en France métropolitaine : structures spatiales, migrations et trajectoires résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/2014, pp.21-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l’étude des reprises démographiques et des migrations résidentielles dans l’espace peu dense (1975‑2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01627422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;utilisation de l&apos;automobile par les ménages dans les territoires peu denses : analyse croisée par les enquêtes sur la mobilité et le Recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp 179-203. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l'étude des reprises démographiques et des migrations résidentielles dans l'espace peu dense (1975-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels démographiques pour des alternatives dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp 48-55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.084.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions opérationnelles du temps pour l'analyse des données longitudinales : illustration dans le champ des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.199-236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030268ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un entre-deux spatial idéal. Motivations d'installation dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 693, 10p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique agrégée des trajectoires individuelles : revue de l'existant et application en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations résidentielles et renouveaux démographiques des campagnes françaises métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.539-555. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation dans les campagnes toulousaines : conflit d'aménagement et tensions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143, pp.151-169. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.143.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer quantitativement la gentrification rurale en France métropolitaine : données, indicateurs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Frédéric; Tommasi Greta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-226, 2025, 9791041301010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart d’âge entre conjoints. Des différences surtout sociodémographiques et (intra-)régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-215, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement rural et urbain. Une diversité de configurations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania El Fahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-49, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques démographiques et recompositions sociales dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges spatiales de faible densité et métropolisation. Des trajectoires variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveaux des campagnes françaises : évolutions démographiques, dynamiques spatiales et recompositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des populations et des mobilités domicile-travail gommées de la carte ? Une exploration du zonage de l’Insee en Aires d’Attraction des Villes (AAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires ruraux français : quels outils (institutionnels) pour dépasser les discours homogénéisants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie depuis les ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de l’Écologie Politique, en partenariat avec le Centre d’études européennes et de politique comparée (CEE) et l’école urbaine de Sciences Po Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des enquêtes annuelles de recensement pour l’analyse des dynamiques démographiques et de mobilité dans les espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème colloque international de l'Aidelf (Association Internationale des Démographes de Langue Française) : "Démographie et mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aidelf, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de crise(s) : populations rurales et peuplement en France métropolitaine depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Populations, peuplement et territoires en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de six Masters SHS en Île-de-France enseignants les méthodes quantitatives : publics, contenus, orientations et débouchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Centre de Données Socio-Politiques; Plateforme Universitaire de Données de Nanterre; Plateforme Universitaire de Données de Paris-Saclay, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In time of crises. What about internal migration to the French rural areas since the early 2000s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Rural Geographies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise à une autre : dynamiques spatio-temporelles des migrations résidentielles vers les campagnes françaises depuis le début des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Uniion Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage de la statistique publique française et internationale : principaux acteurs, enquêtes et types de donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Compter, mesurer, calculer…raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les populations des campagnes françaises avec le CASD : expériences d'utilisation des données de recensement de la population et d'enquêtes nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (En distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transition mobilitaire dans les trajectoires de vie ? Exploration spatio-temporelle du couple lieu de naissance/lieu de décès en France métropolitaine (1970-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.522-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et initiatives d’installation des populations migrantes dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CAMIGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la gentrification rurale à l’épreuve de la comparaison internationale (Angleterre/Pays de Galles, France, Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes françaises dans la dynamique des migrations internationales. Présentation du programme Camigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civam, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational ruralities in the daily life: commuting to urban spaces and rural gentrification through a cross-national exploration (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting – Session "Relational Ruralities: Networks, Connections and Flows", Boston (Massachusetts), 7 April 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston (Massachusetts),, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-national classification of rural areas, for a cross national exploration of rural gentrification (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants modestes ou précaires : quel poids dans la « renaissance rurale », pour quels profils sociaux et parcours individuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la Renaissance rurale d’un siècle à l’autre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le plafonnement de la circulation dans les espaces peu denses ? Une approche quantitative des signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Séminaire Francophone Est-Ouest de Socio-économie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LUXEMBOURG, Luxembourg. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer des informations conjoncturelles du Recensement Rénové de la Population à partir des EAR ? L'exemple de la motorisation des ménages et des mobilités domicile-travail dans les communes de moins de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique (JMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles ruraux vs territoires périurbains : explorations statistiques des dynamiques démographiques et de mobilité des frontières de l’urbain en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'urbain. Petites villes du monde : émergence, croissance, rôle économique et social, intégration territoriale, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des périphéries urbaines aux espaces peu denses : les dynamiques territoriales au prisme des mobilités domicile-travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - Colloque annuel de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations dans les pratiques de mobilité des (nouveaux) habitants des espaces peu denses français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale : 'Les campagnes : espaces d’innovation dans un monde urbain'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth place and residential mobility: an assessment of return migrations to French rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ecQTG (European Colloquium on Quantitative and Theoretical Geography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural revival and gentrification processes in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV European Congress for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course and biographical analysis of residential migrations to French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural gentrification and ageing: a case study from French countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA (European Regional Science Association) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le désert, des prairies attractives&amp;quot;. Quel(s) renouveau(x) démographique(s) des campagnes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Journées de recherche en science sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentrification rurale et évolutions des structures de logement dans les campagnes françaises (1968-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeunes Chercheurs » du Réseau Logement-Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode (urbain/rural)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIST. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’offre locative du secteur des organismes d’HLM et SEM au regard de la demande de logement social en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANCOLS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de la dynamique de la mobilité : rôle des zones peu denses dans l'évolution à long terme des territoires et de la mobilité. Recherche dans le cadre du programme GO3 du Predit « Mobilités dans les régions urbaines ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delay-Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de recensement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ouidah, Bénin. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Pistre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Cité & UMR Géographie-cités (CV : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://geographie-cites.cnrs.fr/membres/pierre-pistre/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures sociospatiales (populations, logements, activités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités spatiales (résidentielles, quotidiennes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Campagnes, espaces peu denses, petites villes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes (analyses statistiques, enquêtes de terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Données de la statistique publique (recensements, enquêtes nationales, bases communales...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation d’approches statistiques et d’approches de terrain plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 755 (1), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.755.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester à la campagne, en partir ou y revenir. Une mise en perspective statistique de Ceux qui restent de Benoît Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations internationales dans les campagnes : s’installer, être installé ou accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas social de la métropole nantaise. Coordonné par François Madoré et Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seulement 5 ou 15 % de ruraux en France métropolitaine ? Les malentendus du zonage en aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les espaces ruraux et périurbains en France : populations, activités, mobilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre et demande de logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logements sociaux. La confrontation de l'offre et de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies des groupes socioprofessionnels retraités en France métropolitaine : structures spatiales, migrations et trajectoires résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/2014, pp.21-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l’étude des reprises démographiques et des migrations résidentielles dans l’espace peu dense (1975‑2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01627422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;utilisation de l&apos;automobile par les ménages dans les territoires peu denses : analyse croisée par les enquêtes sur la mobilité et le Recensement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp 179-203. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensements de la population pour l'étude des reprises démographiques et des migrations résidentielles dans l'espace peu dense (1975-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.151-178. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels démographiques pour des alternatives dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp 48-55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.084.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions opérationnelles du temps pour l'analyse des données longitudinales : illustration dans le champ des mobilités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.199-236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030268ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un entre-deux spatial idéal. Motivations d'installation dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 693, 10p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique agrégée des trajectoires individuelles : revue de l'existant et application en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations résidentielles et renouveaux démographiques des campagnes françaises métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.539-555. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.4696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation dans les campagnes toulousaines : conflit d'aménagement et tensions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143, pp.151-169. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.143.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer quantitativement la gentrification rurale en France métropolitaine : données, indicateurs, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Frédéric; Tommasi Greta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-226, 2025, 9791041301010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart d’âge entre conjoints. Des différences surtout sociodémographiques et (intra-)régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-215, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement rural et urbain. Une diversité de configurations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania El Fahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-49, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la population française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques démographiques et recompositions sociales dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges spatiales de faible densité et métropolisation. Des trajectoires variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-83, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveaux des campagnes françaises : évolutions démographiques, dynamiques spatiales et recompositions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00764869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des populations et des mobilités domicile-travail gommées de la carte ? Une exploration du zonage de l’Insee en Aires d’Attraction des Villes (AAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la population française (2025, CNRS Éditions) : contexte de production, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire n°2 de la Commission de Géographie Rurale du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rouen &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05616473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires ruraux français : quels outils (institutionnels) pour dépasser les discours homogénéisants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie depuis les ruralités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de l’Écologie Politique, en partenariat avec le Centre d’études européennes et de politique comparée (CEE) et l’école urbaine de Sciences Po Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des enquêtes annuelles de recensement pour l’analyse des dynamiques démographiques et de mobilité dans les espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème colloque international de l'Aidelf (Association Internationale des Démographes de Langue Française) : "Démographie et mobilités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aidelf, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04682878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIST 2023 "Enseigner les territoires, apprendre des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’analyse des migrations durée de vie entre départements ou régions : mise en perspective internationale et disciplinaire en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamady Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.267-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de crise(s) : populations rurales et peuplement en France métropolitaine depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Populations, peuplement et territoires en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de six Masters SHS en Île-de-France enseignants les méthodes quantitatives : publics, contenus, orientations et débouchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dasre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Centre de Données Socio-Politiques; Plateforme Universitaire de Données de Nanterre; Plateforme Universitaire de Données de Paris-Saclay, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In time of crises. What about internal migration to the French rural areas since the early 2000s?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Rural Geographies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise à une autre : dynamiques spatio-temporelles des migrations résidentielles vers les campagnes françaises depuis le début des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Uniion Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage de la statistique publique française et internationale : principaux acteurs, enquêtes et types de donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage d’analyse de données individuelles avec R et professionnalisation. Expérience d’utilisation des fichiers détail du recensement de la population en Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Compter, mesurer, calculer…raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transition mobilitaire dans les trajectoires de vie ? Exploration spatio-temporelle du couple lieu de naissance/lieu de décès en France métropolitaine (1970-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.522-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les populations des campagnes françaises avec le CASD : expériences d'utilisation des données de recensement de la population et d'enquêtes nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (En distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et initiatives d’installation des populations migrantes dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CAMIGRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la gentrification rurale à l’épreuve de la comparaison internationale (Angleterre/Pays de Galles, France, Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational ruralities in the daily life: commuting to urban spaces and rural gentrification through a cross-national exploration (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting – Session "Relational Ruralities: Networks, Connections and Flows", Boston (Massachusetts), 7 April 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston (Massachusetts),, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes françaises dans la dynamique des migrations internationales. Présentation du programme Camigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civam, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-national classification of rural areas, for a cross national exploration of rural gentrification (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants modestes ou précaires : quel poids dans la « renaissance rurale », pour quels profils sociaux et parcours individuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la Renaissance rurale d’un siècle à l’autre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le plafonnement de la circulation dans les espaces peu denses ? Une approche quantitative des signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Séminaire Francophone Est-Ouest de Socio-économie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LUXEMBOURG, Luxembourg. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer des informations conjoncturelles du Recensement Rénové de la Population à partir des EAR ? L'exemple de la motorisation des ménages et des mobilités domicile-travail dans les communes de moins de 10 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique (JMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles ruraux vs territoires périurbains : explorations statistiques des dynamiques démographiques et de mobilité des frontières de l’urbain en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'urbain. Petites villes du monde : émergence, croissance, rôle économique et social, intégration territoriale, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des périphéries urbaines aux espaces peu denses : les dynamiques territoriales au prisme des mobilités domicile-travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF - Colloque annuel de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations dans les pratiques de mobilité des (nouveaux) habitants des espaces peu denses français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale : 'Les campagnes : espaces d’innovation dans un monde urbain'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth place and residential mobility: an assessment of return migrations to French rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ecQTG (European Colloquium on Quantitative and Theoretical Geography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural revival and gentrification processes in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV European Congress for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course and biographical analysis of residential migrations to French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural gentrification and ageing: a case study from French countryside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA (European Regional Science Association) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le désert, des prairies attractives&amp;quot;. Quel(s) renouveau(x) démographique(s) des campagnes françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Journées de recherche en science sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentrification rurale et évolutions des structures de logement dans les campagnes françaises (1968-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeunes Chercheurs » du Réseau Logement-Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exode (urbain/rural)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête GlocalMap. La perception des échelles territoriales de l’action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIST. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’offre locative du secteur des organismes d’HLM et SEM au regard de la demande de logement social en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANCOLS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de la dynamique de la mobilité : rôle des zones peu denses dans l'évolution à long terme des territoires et de la mobilité. Recherche dans le cadre du programme GO3 du Predit « Mobilités dans les régions urbaines ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delay-Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loup Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de recensement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouftaou Amadou Sanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ouidah, Bénin. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57CD6DC8"/>
+    <w:nsid w:val="FC00E29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/pierre-pistre/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.755.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245101v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01484772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Audebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03177068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delay-Artous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/pierre-pistre/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.755.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245101v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.143.0151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01484772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Audebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhamady Ouedraogo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouftaou Amadou Sanni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maillochon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03177068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566390v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delay-Artous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>