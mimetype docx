--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1967,347 +1967,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Sémantique d'un Site Web</w:t>
+                <w:t xml:space="preserve">A Proposed Architecture to Index Courses on Website and Analyse the Student Follow Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Isoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'04: Sciences ElectroniquesTechnologies de l'Information et des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2004 - 15th International Workshop on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.208-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108857v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Help a Teacher in the Conception of a Course by Using Semantic Information</w:t>
+                <w:t xml:space="preserve">Modélisation Sémantique d'un Site Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Isoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI'04: Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Beijing (China), pp.429-432</w:t>
+              <w:t xml:space="preserve">SETIT'04: Sciences ElectroniquesTechnologies de l'Information et des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse (Tunisie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108791v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposed Architecture to Index Courses on Website and Analyse the Student Follow Up</w:t>
+                <w:t xml:space="preserve">Help a Teacher in the Conception of a Course by Using Semantic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Isoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2004 - 15th International Workshop on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WI'04: Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Beijing (China), pp.429-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2004.1333475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108775v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposed Architecture to Assist a Teacher in Course Planning</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Isoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWTIC'04: International Conference on Intelligent Agents, Web Technologies and Internet Commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Gold Coast, Camberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2883,217 +2883,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Revising Courses from Web Resources Educational</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework to Review Complex Experimental Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, San Sebastián, Spain. pp.208-218</w:t>
+              <w:t xml:space="preserve">OOIS'02: Object Oriented Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier, France, pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268429v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Review Complex Experimental Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating and Revising Courses from Web Resources Educational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OOIS'02: Object Oriented Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier, France, pp.167-172</w:t>
+              <w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, San Sebastián, Spain. pp.208-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268529v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02290907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Carbonneill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.12.1.53-79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h7440" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;ne Trevennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bououda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04656907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Trevennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cassanas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00582626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5685842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329568v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Isoird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bastide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/angular-et-node-js-optimisez-le-developpement-de-vos-applications-web-avec-une-architecture-mean-2e-edition-9782409019616" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01631786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/angular-et-node-js-optimisez-le-developpement-de-vos-applications-web-avec-une-architecture-mean-9782409010491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Segret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106614v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04699239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02290907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Carbonneill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.12.1.53-79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h7440" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;ne Trevennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bououda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04656907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Trevennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cassanas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00582626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5685842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329568v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Malet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Isoird" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2004.1333475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bastide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04073153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/angular-et-node-js-optimisez-le-developpement-de-vos-applications-web-avec-une-architecture-mean-2e-edition-9782409019616" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01631786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/angular-et-node-js-optimisez-le-developpement-de-vos-applications-web-avec-une-architecture-mean-9782409010491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Segret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106614v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04699239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>