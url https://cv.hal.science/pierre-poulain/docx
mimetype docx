--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -75,4044 +75,4178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Parametrization of Martini3 Models for Fragments and Small Molecules</w:t>
+                <w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Szczuka</w:t>
+                <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Pereira</w:t>
+                <w:t xml:space="preserve">Robert Aboukhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Walter</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gueroult</w:t>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.610-623. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536937v1</w:t>
+                <w:t xml:space="preserve">hal-05583485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast parameterization of Martini3 models for fragments and small molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fast Parametrization of Martini3 Models for Fragments and Small Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Szczuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J Walter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gilberto Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gueroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.07.13.664596⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.610-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377336v1</w:t>
+                <w:t xml:space="preserve">hal-05536937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The five pillars of computational reproducibility: bioinformatics and beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Ziemann</w:t>
+                <w:t xml:space="preserve">Fast parameterization of Martini3 models for fragments and small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Szczuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto P Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gueroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbad375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.07.13.664596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255776v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDverse: Shedding Light on the Dark Matter of Molecular Dynamics Simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The five pillars of computational reproducibility: bioinformatics and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Oussaren</w:t>
+                <w:t xml:space="preserve">Mark Ziemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anusuiya Bora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.90061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbad375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254566v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MDverse: Shedding Light on the Dark Matter of Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bertrand</w:t>
+                <w:t xml:space="preserve">Johanna K S Tiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Szczuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Dufour</w:t>
+                <w:t xml:space="preserve">Lisa Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Oussaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.90061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099156v2</w:t>
+                <w:t xml:space="preserve">hal-04254566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering of omics data</w:t>
+                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-022-06129-6⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858142v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering of omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-022-06129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights into Quantitative Proteomics from an Innovative Bottom-Up Simple Light Isotope Metabolic (bSLIM) Labeling Data Processing Strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lignières</w:t>
+                <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering of omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Terrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00478⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-022-06129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266586v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">buildH: Build hydrogen atoms from united-atom molecular dynamics of lipids and calculate the order parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Insights into Quantitative Proteomics from an Innovative Bottom-Up Simple Light Isotope Metabolic (bSLIM) Labeling Data Processing Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sénécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
+                <w:t xml:space="preserve">Gelio Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bacle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Hendrik Weisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick F J Fuchs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.03521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481632v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">buildH: Build hydrogen atoms from united-atom molecular dynamics of lipids and calculate the order parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Amélie Bâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick F J Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (65), pp.3521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.03521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoClassWrapper: a Python wrapper for AutoClass C classification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.01390⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389319v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">AutoClassWrapper: a Python wrapper for AutoClass C classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.e6623. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (39), pp.1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.01390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100146v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meet-U: educating through research immersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nika Abdollahi</w:t>
+                <w:t xml:space="preserve">William Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Albani</w:t>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anthony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Cardon</w:t>
+                <w:t xml:space="preserve">Charles Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e6623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722019v1</w:t>
+                <w:t xml:space="preserve">hal-03100146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Approach to the Study of Filamentous Oligomeric Assemblies, with Application to RecA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meet-U: educating through research immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boyer</w:t>
+                <w:t xml:space="preserve">Eric Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Ezelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Saladin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Zacharias</w:t>
+                <w:t xml:space="preserve">Mélissa Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116414⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230983v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance du dispositif intra-utérin au cuivre chez les patientes nullipares : étude prospective unicentrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrative Approach to the Study of Filamentous Oligomeric Assemblies, with Application to RecA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guicheteau</w:t>
+                <w:t xml:space="preserve">Johann Ezelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boyer</w:t>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Somé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Poulain</w:t>
+                <w:t xml:space="preserve">Martin Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0116414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147373v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-trans isomerization of omega dihedrals in proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolérance du dispositif intra-utérin au cuivre chez les patientes nullipares : étude prospective unicentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+                <w:t xml:space="preserve">D. A. Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">J. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-013-1511-3⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (2), pp.144--150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926521v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and molecular dynamics of HPA-1a and -1b polymorphisms: effects on the structure of the β3 subunit of the αIIbβ3 integrin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cis-trans isomerization of omega dihedrals in proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jallu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.279-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-013-1511-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926600v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin E2 release from astrocytes triggers gonadotropin-releasing hormone (GnRH) neuron firing via EP2 receptor activation.</w:t>
+                <w:t xml:space="preserve">Modeling and molecular dynamics of HPA-1a and -1b polymorphisms: effects on the structure of the β3 subunit of the αIIbβ3 integrin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Clasadonte</w:t>
+                <w:t xml:space="preserve">Vincent Jallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh K. Hanchate</w:t>
+                <w:t xml:space="preserve">Patrick F. J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Corfas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1107533108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e47304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00626467v1</w:t>
+                <w:t xml:space="preserve">inserm-00926600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten simple rules for getting help from online scientific communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prostaglandin E2 release from astrocytes triggers gonadotropin-releasing hormone (GnRH) neuron firing via EP2 receptor activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Clasadonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni M Dall'Olio</w:t>
+                <w:t xml:space="preserve">Naresh K. Hanchate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Marino</w:t>
+                <w:t xml:space="preserve">Gabriel Corfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melanie I. Stefan</w:t>
+                <w:t xml:space="preserve">Sergio R. Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002202⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (38), pp.16104-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1107533108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664605v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00626467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the early stage of DNA sequence recognition within RecA nucleoprotein filaments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saladin</w:t>
+                <w:t xml:space="preserve">Ten simple rules for getting help from online scientific communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni M Dall'Olio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Amourda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Michael Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Férey</w:t>
+                <w:t xml:space="preserve">Kevin L. Keys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Melanie I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (19), pp.6313-23. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (9), pp.e1002202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533099v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and architecture of small heat shock protein monomers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the early stage of DNA sequence recognition within RecA nucleoprotein filaments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Amourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flatters</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009990⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (19), pp.6313-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00474076v1</w:t>
+                <w:t xml:space="preserve">hal-00533099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTools: an opensource molecular docking library.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and architecture of small heat shock protein monomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Zacharias</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flatters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6807-9-27⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e9990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00474185v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00474076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between secondary structures in isolated polyalanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Calvo</w:t>
+                <w:t xml:space="preserve">PTools: an opensource molecular docking library.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zacharias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00096-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6807-9-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00320828v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00474185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length of pushing efforts: pushing is not playing. Reply to the article of C. Le Ray and F. Audibert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitions between secondary structures in isolated polyalanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dreyfus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2008.08.001⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00096-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493417v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00320828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on protein-DNA recognition by coarse grain modelling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saladin</w:t>
+                <w:t xml:space="preserve">Length of pushing efforts: pushing is not playing. Reply to the article of C. Le Ray and F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.21014⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (7), pp.715-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2008.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00320808v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between secondary structures in gas phase polyalanines</w:t>
+                <w:t xml:space="preserve">Insights on protein-DNA recognition by coarse grain modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Broyer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+                <w:t xml:space="preserve">Brigitte Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (6), pp.66003. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (15), pp.2582-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/66003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00264366v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00320808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the fragmentation pattern induced by collisions, laser excitation and electron capture. Influence of the initial excitation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Competition between secondary structures in gas phase polyalanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Desfrançois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (11), pp.1648-52. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (6), pp.66003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.2489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/66003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00264369v1</w:t>
+                <w:t xml:space="preserve">inserm-00264366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Wang-Landau algorithms for continuous systems.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Comparison of the fragmentation pattern induced by collisions, laser excitation and electron capture. Influence of the initial excitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.056704⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (11), pp.1648-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.2489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00264367v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00264369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of fat globules in human colostrum, breast milk, and infant formula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Poulain</w:t>
+                <w:t xml:space="preserve">Performances of Wang-Landau algorithms for continuous systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5 Pt 2), pp.056704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.056704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453966v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00264367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of flexible molecules in a static electric field: electric dipole and conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Size distribution of fat globules in human colostrum, breast milk, and infant formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dugourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88, pp.1927-1940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018545v1</w:t>
+                <w:t xml:space="preserve">hal-01453966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor cortical control of cardiovascular bulbar neurones projecting to spinal autonomic areas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulations of flexible molecules in a static electric field: electric dipole and conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Viltart</w:t>
+                <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Mullier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.10598⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 401, pp.1--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332926v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motor cortical control of cardiovascular bulbar neurones projecting to spinal autonomic areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Viltart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Ba-M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73 (1), pp.122-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.10598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cortical control of somato-cardiovascular integration: neuroanatomical studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Viltart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ba-M'Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 53 (1), pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4122,957 +4256,957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PédaGo! Transformons les pratiques entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de la Fouchardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ENSEIGNEMENT SUPÉRIEUR ET LES COMMUNAUTÉS : DES DYNAMIQUES INTERCONNECTÉES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU international, May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'utilisation d'un robot conversationnel comme assistant en accessibilité pour la lecture des articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Handicap 2024 – 13ème édition Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma : plateforme d'e-learning pour l'analyse interactive de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vandiedonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Réseaux de l'Enseignement et de la Recherche (JRES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma : plateforme d’e-learning pour l’analyse interactive de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vandiedonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 – Mastite du post-partum à streptocoque ß-hémolytique du groupe A : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desbrousses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chapplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Marseille, 2011. Cancer du sein : surdiagnostic, surtraitement. A la recherche d'un nouvel équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic astrocytes induce the neuronal maturation and function of GnRH-expressing GnV cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypothalamic astrocytes on GnV-3 GnRH secreting cells: functional and transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des astrocytes dans la maturation neuronale de la lignée hypothalamique adulte GnV sécrétant la GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5082,512 +5216,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating scientific data using artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essmay Touami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFCi 2025 - 12e journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of Hi-C contacts: seeing the spatial organization of fungal chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Innsbruck, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IFB e-Learning Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5597,113 +5731,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation en Python pour les sciences de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick F J Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782100796021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5713,210 +5847,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with omics data, an interdisciplinary challenge at the crossroads of biology and computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe inversée. Exemple 2 : Retour d'expérience sur une classe inversée en bio-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Parmentier, Quentin Vicens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et former - 2e édition Psychologie appliquée et pédagogies actives, secondaire, supérieur, formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5926,104 +6060,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6033,151 +6167,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notebook. Une forme intelligible du numérique ? Un objet écosophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6187,100 +6321,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique de protéines isolées : approches statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Claude Bernard - Lyon I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00094458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6290,91 +6424,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des données de la recherche en biologie : vers une bioinformatique écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Paris Cité, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03737350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6384,297 +6518,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la programmation Python pour la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick F. J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Programmation Python, Paris, France. 2024, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264103v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique en biologie (MOMAB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Servi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Modélisation mathématique en biologie (MOMAB), Paris, France. 2020, pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6684,237 +6818,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">buildH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bâcle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4c63d5ca3497726a1e54ac152ce1667d7c004d2b;origin=https://github.com/patrickfuchs/buildH/;visit=swh:1:snp:a63a8d07dbebeb442a06707be476817cec44ac72;anchor=swh:1:rev:9f05672515e1cdb0064eeb34f63844296193bc0d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7061,51 +7195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Walter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01178" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.13.664596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ziemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuiya Bora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad375" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06129-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Camadro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelio Alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weisser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ligni&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bacle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F J Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Som&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clasadonte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh K. Hanchate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corfas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Ojeda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107533108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Dall'Olio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Keys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie I. Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009990" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00096-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD4ADB2EE6AA90E79ADD11F1E94CBB1D032E7310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/66003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJWVKLT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viltart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mullier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.10598" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJFRHR9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332937v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viltart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563658v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tuloup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandiedonck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbrousses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapplain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essmay Touami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gennaro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/programmation-en-python-pour-sciences-vie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580909v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094458v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264103v5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c63d5ca3497726a1e54ac152ce1667d7c004d2b;origin=https://github.com/patrickfuchs/buildH/;visit=swh:1:snp:a63a8d07dbebeb442a06707be476817cec44ac72;anchor=swh:1:rev:9f05672515e1cdb0064eeb34f63844296193bc0d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.13.664596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ziemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuiya Bora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Camadro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06129-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelio Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weisser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ligni&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F J Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Som&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clasadonte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh K. Hanchate" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corfas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Ojeda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107533108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Dall'Olio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Keys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie I. Stefan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009990" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00096-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD4ADB2EE6AA90E79ADD11F1E94CBB1D032E7310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/66003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJWVKLT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viltart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mullier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.10598" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJFRHR9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viltart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563658v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tuloup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandiedonck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbrousses" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapplain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essmay Touami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gennaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/programmation-en-python-pour-sciences-vie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580909v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094458v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264103v5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c63d5ca3497726a1e54ac152ce1667d7c004d2b;origin=https://github.com/patrickfuchs/buildH/;visit=swh:1:snp:a63a8d07dbebeb442a06707be476817cec44ac72;anchor=swh:1:rev:9f05672515e1cdb0064eeb34f63844296193bc0d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>