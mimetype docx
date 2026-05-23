--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -891,184 +891,184 @@
                 <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering of omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Camadro</w:t>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-022-06129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718406v1</w:t>
+                <w:t xml:space="preserve">hal-03858142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering of omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+                <w:t xml:space="preserve">Jean‐michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-022-06129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858142v1</w:t>
+                <w:t xml:space="preserve">hal-03718406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Insights into Quantitative Proteomics from an Innovative Bottom-Up Simple Light Isotope Metabolic (bSLIM) Labeling Data Processing Strategy</w:t>
               </w:r>
@@ -1433,252 +1433,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoClassWrapper: a Python wrapper for AutoClass C classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.01390⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e6623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389319v1</w:t>
+                <w:t xml:space="preserve">hal-03100146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel: a content management platform for quantitative omics data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">AutoClassWrapper: a Python wrapper for AutoClass C classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.e6623. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (39), pp.1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.6623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.01390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100146v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meet-U: educating through research immersion</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb: a simple web interface for Bayesian clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6845,51 +6845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoClassWeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7195,51 +7195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.13.664596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ziemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuiya Bora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Camadro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06129-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelio Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weisser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ligni&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F J Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Som&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clasadonte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh K. Hanchate" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corfas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Ojeda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107533108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Dall'Olio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Keys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie I. Stefan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009990" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00096-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD4ADB2EE6AA90E79ADD11F1E94CBB1D032E7310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/66003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJWVKLT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viltart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mullier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.10598" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJFRHR9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viltart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563658v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tuloup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandiedonck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbrousses" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapplain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essmay Touami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gennaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/programmation-en-python-pour-sciences-vie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580909v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094458v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264103v5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c63d5ca3497726a1e54ac152ce1667d7c004d2b;origin=https://github.com/patrickfuchs/buildH/;visit=swh:1:snp:a63a8d07dbebeb442a06707be476817cec44ac72;anchor=swh:1:rev:9f05672515e1cdb0064eeb34f63844296193bc0d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Szczuka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueroult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.13.664596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ziemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuiya Bora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbad375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254566v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K S Tiemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouarroudj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussaren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.90061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06129-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Camadro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelio Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Weisser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ligni&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00478" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#226;cle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F J Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6623" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Som&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clasadonte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh K. Hanchate" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corfas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio R. Ojeda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107533108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Dall'Olio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Marino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L. Keys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie I. Stefan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amourda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009990" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00096-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD4ADB2EE6AA90E79ADD11F1E94CBB1D032E7310/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00320808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hartmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/66003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugourd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.11.025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFJWVKLT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viltart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mullier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.10598" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJFRHR9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viltart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ba-M'Hamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563658v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tuloup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandiedonck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbrousses" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapplain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mansuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giacomini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essmay Touami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gennaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/programmation-en-python-pour-sciences-vie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580909v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094458v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264103v5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03735964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:960555205d58aaebf1a2ca75e89a5641f8b67adc;origin=https://github.com/pierrepo/autoclassweb;visit=swh:1:snp:197006701fbcadd62a36c64dcd154735f93114b3;anchor=swh:1:rev:b461fcd9b1640e3d26a39875d2549d8626cc2bf0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c63d5ca3497726a1e54ac152ce1667d7c004d2b;origin=https://github.com/patrickfuchs/buildH/;visit=swh:1:snp:a63a8d07dbebeb442a06707be476817cec44ac72;anchor=swh:1:rev:9f05672515e1cdb0064eeb34f63844296193bc0d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>