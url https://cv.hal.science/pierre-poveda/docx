--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -133,1171 +133,1171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
+                <w:t xml:space="preserve">The Oseberg Ship: Reconstruction of Form and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2025.2455880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425675v1</w:t>
+                <w:t xml:space="preserve">halshs-05003736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sul relitto di Fort Royal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.18-27</w:t>
+              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05137855v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
+                <w:t xml:space="preserve">Sul relitto di Fort Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bivolaru</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.18-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05399080v1</w:t>
+                <w:t xml:space="preserve">halshs-05137855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oseberg Ship: Reconstruction of Form and Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10572414.2025.2455880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2586268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05003736v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bouches-du-Rhône, au large de Marseille - Tiboulen de Maïre, EA265</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Peloso</w:t>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximénès Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
+              <w:t xml:space="preserve">Bilan scientifique - Direction générale des Patrimoines - DRASSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2017, pp.84-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04828530v1</w:t>
+                <w:t xml:space="preserve">hal-04573871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 et 15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Djaoui</w:t>
+                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023, pp.139-141</w:t>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04784152v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arles, Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 et 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023, pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828148v1</w:t>
+                <w:t xml:space="preserve">halshs-04784152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Benčić</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04364007v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouches-du-Rhône, au large de Marseille - Tiboulen de Maïre, EA265</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Sabastia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction générale des Patrimoines - DRASSM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04573871v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fort-Royal 1 : pillage et fouille d’une épave antique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre Provence et Corse : nouvelles données sur le commerce du vin italique au début du 1e s. av. J.-C. Les épaves Fort Royal 1, Capo Sagro 3, Alistro 1 et Baie de Briande 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 624, pp.58-65</w:t>
+              <w:t xml:space="preserve">Actes du Colloque de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès de Hyères, 18-21 mai 2023, 2023, pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04236845v1</w:t>
+                <w:t xml:space="preserve">halshs-05035049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Provence et Corse : nouvelles données sur le commerce du vin italique au début du 1e s. av. J.-C. Les épaves Fort Royal 1, Capo Sagro 3, Alistro 1 et Baie de Briande 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fort-Royal 1 : pillage et fouille d’une épave antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès de Hyères, 18-21 mai 2023, 2023, pp.127-138</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05035049v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04236845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,103 +1344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1599,51 +1599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'hypothèse de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDV Côte de Penthièvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Erquy : L'épave des hôpitaux, un caboteur du XVIIe siècle, 53, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,51 +1681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis and the Archaic Greek Sewn-boat Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.416-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,51 +1772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gyptis », Renaissance d'une barque cousue main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toutes voiles dehors, 259, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis : Sailing Replica of a 6th-century-BC Archaic Greek Sewn Boat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), pp.45 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capo Sagro 2 : une épave romaine à chargement de lingots d'étain à 500 mètres de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien, Mélanges en l’honneur de Patrice Pomey (G. Boetto, E. Rieth éd.), 20, pp.67-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2161,51 +2161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles tridimensionnels de l’épave Dramont E. Hydrostatique et réalité virtuelle au service de la restitution en archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Nantet Emmanuel, Phortia. Le tonnage des navires de commerce en Méditerranée du VIIIe siècle av. l’è. chr. au VIIe siècle de l’è. chr., Rennes, PUR, 2016, 1 vol. 22,5 x 29, 656 p., 7 pl. couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2 (64), pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2303,77 +2303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude architecturale de l'épave Tiboulen de Maïre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximénès Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de restitution des navires antiques : nouveaux outils et nouvelles analyses des restitutions en archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.157-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,2246 +2470,2367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le projet « Prôtis » et le Gyptis. Un programme d’archéologie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t>
+              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807677v1</w:t>
+                <w:t xml:space="preserve">halshs-01807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « Prôtis » et le Gyptis. Un programme d’archéologie expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.42-47</w:t>
+              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807675v1</w:t>
+                <w:t xml:space="preserve">halshs-01807677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône river excavation in Arles: in search of the Roman port</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La reprise des recherches archéologiques dans le Rhône (2023-2026) : premier bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress for Underwater Archaeology (IKUWA 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Oostende, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre Camille Jullian : Méditerranée antique, économie et Société dans le monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aix-en-Provence, Aix-Marseille-Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369470v1</w:t>
+                <w:t xml:space="preserve">hal-05563163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhône river excavation in Arles: in search of the Roman port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">8th International Congress for Underwater Archaeology (IKUWA 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Oostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827541v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015814v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie navale à l’ère du virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée d'étude "Les plans d’architecture navale : des plans de projection aux modèles numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de la Marine; Académie de Marine, Feb 2023, Dugny, France</w:t>
+              <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015838v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’archéologie navale à l’ère du virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7ème Journée d'étude "Les plans d’architecture navale : des plans de projection aux modèles numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de la Marine; Académie de Marine, Feb 2023, Dugny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797755v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Kerschenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Basuau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitra Voutyrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015726v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ingots cargo of Capo Sagro 2 shipwreck: 2,5 Million sesterces on the bottom of the Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Basuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04015761v1</w:t>
+                <w:t xml:space="preserve">halshs-04015726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ingots cargo of Capo Sagro 2 shipwreck: 2,5 Million sesterces on the bottom of the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03586170v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux ateliers de potiers pompéiens en 79 apr. J.-C. : de la fouille à la reconstitution expérimentale et virtuelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expérimentation en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Charleville-Mézières, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504793v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03586170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389049v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deux ateliers de potiers pompéiens en 79 apr. J.-C. : de la fouille à la reconstitution expérimentale et virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">L'expérimentation en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389055v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447884v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
+              <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Uhač</w:t>
+                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Osada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01992762v1</w:t>
+                <w:t xml:space="preserve">hal-04670817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978876v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01992762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prôtis Project: The Gyptis sailing trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Maritime Museum (Gdansk, Pologne), Sep 2015, Gdansk, Poland. pp.229-236</w:t>
+              <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807827v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arles-Rhône 3 project : From the excavation and raising of a Gallo-Roman barge, in the southern coastal French city of Arles, to its documentation and modelling in 3D (2011-2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jerzy Gawronski; André van Holk; Beno van Tillburg, Oct 2012, Amsterdam, Netherlands. pp.383-389</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807685v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Prôtis Project: The Gyptis sailing trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Maritime Museum (Gdansk, Pologne), Sep 2015, Gdansk, Poland. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978901v1</w:t>
+                <w:t xml:space="preserve">halshs-01807827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shipwrecks to sailing ships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Arles-Rhône 3 project : From the excavation and raising of a Gallo-Roman barge, in the southern coastal French city of Arles, to its documentation and modelling in 3D (2011-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerzy Gawronski; André van Holk; Beno van Tillburg, Oct 2012, Amsterdam, Netherlands. pp.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478575v1</w:t>
+                <w:t xml:space="preserve">halshs-01807685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From shipwrecks to sailing ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hypothetical reconstruction of the Dramont E Shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International symposium on boat and ship archaeology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nergis Gunsenin, Sep 2009, Istanbul, Turkey. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4719,599 +4840,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée en cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leguilloux Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville d'Hyères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40, 2023, Collection Focus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors engloutis du port de Fos. Catalogue de l'exposition, Fos-sur-Mer, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Fos-sur-Mer, pp.48, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis. Reconstruction d'un navire antique. Notes photographiques, Marseille (1993-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2015, ISBN Papier 9782271087041 et ISBN PDF 9782271087317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du plan de formes et les méthodes d’analyse de la restitution du navire de la Canche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Rieth. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue du Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série, Collection Art et archéologie (20), pp.127-135, 2013, L'épave de la première moitié du XVe siècle de la Canche à Beutin (Pas-de-Calais) 978-2-9538216-9-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,2442 +5442,2442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyptis : un programme d’archéologie navale au cœur du patrimoine maritime méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04792620v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
+                <w:t xml:space="preserve">Gyptis : un programme d’archéologie navale au cœur du patrimoine maritime méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.57-70, 2024, L'atelier méditerranéen, 9791032005323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770848v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770852v1</w:t>
+                <w:t xml:space="preserve">halshs-04770848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krunoslav Zubčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770831v1</w:t>
+                <w:t xml:space="preserve">halshs-04770852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le matériel des épaves d'Albenga et de la Madrague de Giens : l'apport des nouvelles recherches et des analyses archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Luca Trigona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès d'Hyères, 2023. La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, pp.169-180, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pillage de l’épave Fort-Royal 1 et la réponse des autorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée départemental Arles antique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-257, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle Hypothèse de restitution de l'épave Toulon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulon ( Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses universitaires de Provence, pp.389-395, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03682386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section de coque de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Arles antique, pp.63, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pied de mât de l’épave Dramont E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Arles antique, pp.114, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arles, pp.55-58, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires et leurs équipements dans le golfe de Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’un port à l’autre = Da un porto all’altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, 2022, 978-2-9522229-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navires de bois et Trône de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Sebastien Steyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trône de fer et les sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin; Humensis, pp.43-49, 2021, 978-2-410-02460-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03390185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bateaux, pêche et navigation dans les petites îles de la région marseillaise à l’époque archaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale : histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.50-53, 2021, 978-2-356981-85-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03389830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Demestica; L. Blue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestonepress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-74, 2021, 978-90-8890-945-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-103, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et navigations du Gyptis. L'expérimentation appliquée à l'archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérimentation un materiau de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-33, 2019, Changer d'époque, 9791024009612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02378116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution d’une cargaison : l'épave Dramont E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On n'a rien inventé ! Produits, commerce et gastronomie dans l'Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustria Libr.des Musées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.194-195, 2019, 978-2354040833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prôtis Project: the Gyptis sailing trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerzy Litwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBSA 14 : Baltic and beyond : change and continuity in shipbuilding. Change and continuity in shipbuilding : proceedings of the Fourteenth International Symposium on Boat and Ship Archaeology : Gdańsk 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National maritime museum, pp.229-236, 2017, 978-83-64150-24-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04589344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Projet Prôtis : construction et navigation d’une réplique d’un navire grec massaliote du VIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Excoffon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Forum Iulii et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Iulii et la mer. Catalogue d’exposition du 20 septembre au 31 octobre 2014, Ville de Fréjus, pp.33, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807504v1</w:t>
+                <w:t xml:space="preserve">halshs-01807694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les perches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
+              <w:t xml:space="preserve">, 18 (1), pp.220 - 221, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807500v1</w:t>
+                <w:t xml:space="preserve">halshs-01807504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des formes et études hydrostatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.222 - 231, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807505v1</w:t>
+                <w:t xml:space="preserve">halshs-01807500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents cordages découverts et les attestations de leur présence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Restitution des formes et études hydrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.216 - 217, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 18 (1), pp.222 - 231, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807501v1</w:t>
+                <w:t xml:space="preserve">halshs-01807505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Prôtis : construction et navigation d’une réplique d’un navire grec massaliote du VIe s. av. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les différents cordages découverts et les attestations de leur présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum Iulii et la mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1), pp.216 - 217, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807694v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents modes de représentation et les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djaoui David, Greck Sandra, Marlier Sabrina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles-Rhône 3 Le naufrage d’un chaland antique dans le Rhône, enquête pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190-193, 2011, Arles-Rhône 3 : le naufrage d’un chaland antique dans le Rhône, enquête pluridisciplinaire, 978-2-7427-9745-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7766,1478 +7887,1478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de prospection-inventaire dans le Rhône, à Arles / Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 &amp; 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée départemental Arles Antique; Centre Camille Jullian. 2024, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épave Fort-Royal 1 - Rapport d'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Ipso Facto - Bureau d'étude et de recherche en océanographie et en archéologie subaquatique et sous-marine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03559805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages épaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 4792, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; Centre Camille Jullian (UMR 7299); Ipso Facto. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-02086235v1</w:t>
+                <w:t xml:space="preserve">halshs-03561586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaumat</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447872v1</w:t>
+                <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-03561586v1</w:t>
+                <w:t xml:space="preserve">halshs-03447872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération 2017 - Épave de Tiboulen de Maïre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximénès Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRASM, Marseille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Batur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Batur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Groscaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9247,114 +9368,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le navire antique comme instrument de commerce maritime : restitutions 3D, tonnage, qualités nautiques et calculs hydrostatiques des épaves : Napoli A, Napoli C, Dramont E et Jules Verne 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Aix-Marseille Université, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01807522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9501,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>