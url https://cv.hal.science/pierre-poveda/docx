--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -215,217 +215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
+                <w:t xml:space="preserve">Sul relitto di Fort Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t>
+              <w:t xml:space="preserve">Archeologia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425675v1</w:t>
+                <w:t xml:space="preserve">halshs-05137855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sul relitto di Fort Royal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.18-27</w:t>
+              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05137855v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
               </w:r>
@@ -638,247 +638,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+                <w:t xml:space="preserve">Arles, Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 et 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023, pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04828530v1</w:t>
+                <w:t xml:space="preserve">halshs-04784152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 et 15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Djaoui</w:t>
+                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023, pp.139-141</w:t>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04784152v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,51 +929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Provence et Corse : nouvelles données sur le commerce du vin italique au début du 1e s. av. J.-C. Les épaves Fort Royal 1, Capo Sagro 3, Alistro 1 et Baie de Briande 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fort-Royal 1 : pillage et fouille d’une épave antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,103 +1344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2057,51 +2057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capo Sagro 2 : une épave romaine à chargement de lingots d'étain à 500 mètres de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2672,64 +2672,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise des recherches archéologiques dans le Rhône (2023-2026) : premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,77 +2793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône river excavation in Arles: in search of the Roman port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,90 +2901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3048,51 +3048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,51 +3199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ingots cargo of Capo Sagro 2 shipwreck: 2,5 Million sesterces on the bottom of the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,51 +3540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,51 +3635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Miholjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,299 +4056,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Osada</w:t>
+                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670817v1</w:t>
+                <w:t xml:space="preserve">halshs-01992762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Osada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01992762v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,234 +4393,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
+                <w:t xml:space="preserve">The Prôtis Project: The Gyptis sailing trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Maritime Museum (Gdansk, Pologne), Sep 2015, Gdansk, Poland. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978876v1</w:t>
+                <w:t xml:space="preserve">halshs-01807827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prôtis Project: The Gyptis sailing trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pomey</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Maritime Museum (Gdansk, Pologne), Sep 2015, Gdansk, Poland. pp.229-236</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807827v1</w:t>
+                <w:t xml:space="preserve">halshs-01978876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arles-Rhône 3 project : From the excavation and raising of a Gallo-Roman barge, in the southern coastal French city of Arles, to its documentation and modelling in 3D (2011-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,51 +4671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shipwrecks to sailing ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,51 +4994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,286 +5631,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krunoslav Zubčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
+              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04770848v1</w:t>
+                <w:t xml:space="preserve">halshs-04770852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
+              <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770852v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le matériel des épaves d'Albenga et de la Madrague de Giens : l'apport des nouvelles recherches et des analyses archéométriques</w:t>
               </w:r>
@@ -6011,345 +6011,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage de l’épave Fort-Royal 1 et la réponse des autorités</w:t>
+                <w:t xml:space="preserve">Pied de mât de l’épave Dramont E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-257, 2022, 978-2-35404-103-8</w:t>
+              <w:t xml:space="preserve">, Musée départemental Arles antique, pp.114, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04015928v1</w:t>
+                <w:t xml:space="preserve">halshs-04015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle Hypothèse de restitution de l'épave Toulon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulon ( Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses universitaires de Provence, pp.389-395, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03682386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section de coque de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Arles antique, pp.63, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pied de mât de l’épave Dramont E</w:t>
+                <w:t xml:space="preserve">Le pillage de l’épave Fort-Royal 1 et la réponse des autorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée départemental Arles antique, pp.114, 2022, 978-2-35404-103-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée départemental Arles antique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-257, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015939v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
               </w:r>
@@ -6434,51 +6434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires et leurs équipements dans le golfe de Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7174,51 +7174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t>
@@ -7400,222 +7400,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.220 - 221, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
+              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807504v1</w:t>
+                <w:t xml:space="preserve">halshs-01807500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les perches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
+              <w:t xml:space="preserve">, 18 (1), pp.220 - 221, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807500v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution des formes et études hydrostatiques</w:t>
               </w:r>
@@ -7692,64 +7692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents cordages découverts et les attestations de leur présence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (1), pp.216 - 217, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7901,64 +7901,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de prospection-inventaire dans le Rhône, à Arles / Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 &amp; 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7983,185 +7983,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épave Fort-Royal 1 - Rapport d'expertise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages épaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Ipso Facto - Bureau d'étude et de recherche en océanographie et en archéologie subaquatique et sous-marine. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 4792, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; Centre Camille Jullian (UMR 7299); Ipso Facto. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559805v1</w:t>
+                <w:t xml:space="preserve">halshs-03683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages épaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épave Fort-Royal 1 - Rapport d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 4792, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; Centre Camille Jullian (UMR 7299); Ipso Facto. 2022, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Ipso Facto - Bureau d'étude et de recherche en océanographie et en archéologie subaquatique et sous-marine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03683411v1</w:t>
+                <w:t xml:space="preserve">halshs-03559805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8513,51 +8513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,51 +8740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Batur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8984,51 +8984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>