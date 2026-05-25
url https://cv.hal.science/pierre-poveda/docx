--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -133,1171 +133,1171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oseberg Ship: Reconstruction of Form and Function</w:t>
+                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05003736v1</w:t>
+                <w:t xml:space="preserve">halshs-05425675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul relitto di Fort Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Viva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 229, pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2586268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05425675v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Oseberg Ship: Reconstruction of Form and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2586268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2025.2455880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05003736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouches-du-Rhône, au large de Marseille - Tiboulen de Maïre, EA265</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Sabastia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ximénès Serge</w:t>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction générale des Patrimoines - DRASSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2017, pp.84-86</w:t>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573871v2</w:t>
+                <w:t xml:space="preserve">halshs-04828530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 et 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023, pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04784152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand porteur républicain dans les abysses ? L’épave Punta Chiappa 1 (Corse, Ière moitié du Ier siècle av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Peloso</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22, pp.89-101</w:t>
+              <w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04828530v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828148v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anton Divić</w:t>
+                <w:t xml:space="preserve">Bouches-du-Rhône, au large de Marseille - Tiboulen de Maïre, EA265</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximénès Serge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique - Direction générale des Patrimoines - DRASSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2017, pp.84-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04364007v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Provence et Corse : nouvelles données sur le commerce du vin italique au début du 1e s. av. J.-C. Les épaves Fort Royal 1, Capo Sagro 3, Alistro 1 et Baie de Briande 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fort-Royal 1 : pillage et fouille d’une épave antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès de Hyères, 18-21 mai 2023, 2023, pp.127-138</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05035049v1</w:t>
+                <w:t xml:space="preserve">halshs-04236845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fort-Royal 1 : pillage et fouille d’une épave antique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre Provence et Corse : nouvelles données sur le commerce du vin italique au début du 1e s. av. J.-C. Les épaves Fort Royal 1, Capo Sagro 3, Alistro 1 et Baie de Briande 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 624, pp.58-65</w:t>
+              <w:t xml:space="preserve">Actes du Colloque de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès de Hyères, 18-21 mai 2023, 2023, pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04236845v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05035049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,103 +1344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1599,51 +1599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'hypothèse de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDV Côte de Penthièvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Erquy : L'épave des hôpitaux, un caboteur du XVIIe siècle, 53, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,51 +1681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis and the Archaic Greek Sewn-boat Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.416-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,51 +1772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épave du milieu du XVIIe siècle d'Erquy (Côtes-d'Armor) : archéologie d'une architecture navale vernaculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gyptis », Renaissance d'une barque cousue main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toutes voiles dehors, 259, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis : Sailing Replica of a 6th-century-BC Archaic Greek Sewn Boat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), pp.45 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capo Sagro 2 : une épave romaine à chargement de lingots d'étain à 500 mètres de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien, Mélanges en l’honneur de Patrice Pomey (G. Boetto, E. Rieth éd.), 20, pp.67-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2161,51 +2161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles tridimensionnels de l’épave Dramont E. Hydrostatique et réalité virtuelle au service de la restitution en archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Nantet Emmanuel, Phortia. Le tonnage des navires de commerce en Méditerranée du VIIIe siècle av. l’è. chr. au VIIe siècle de l’è. chr., Rennes, PUR, 2016, 1 vol. 22,5 x 29, 656 p., 7 pl. couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2 (64), pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2303,77 +2303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude architecturale de l'épave Tiboulen de Maïre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximénès Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de restitution des navires antiques : nouveaux outils et nouvelles analyses des restitutions en archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.157-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,191 +2470,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « Prôtis » et le Gyptis. Un programme d’archéologie expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.42-47</w:t>
+              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807675v1</w:t>
+                <w:t xml:space="preserve">halshs-01807677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le projet « Prôtis » et le Gyptis. Un programme d’archéologie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t>
+              <w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807677v1</w:t>
+                <w:t xml:space="preserve">halshs-01807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2672,90 +2672,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise des recherches archéologiques dans le Rhône (2023-2026) : premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2793,90 +2793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhône river excavation in Arles: in search of the Roman port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress for Underwater Archaeology (IKUWA 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Oostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,90 +2901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3009,90 +3009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie navale à l’ère du virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée d'étude "Les plans d’architecture navale : des plans de projection aux modèles numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de la Marine; Académie de Marine, Feb 2023, Dugny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3199,51 +3199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,64 +3445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ingots cargo of Capo Sagro 2 shipwreck: 2,5 Million sesterces on the bottom of the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3527,64 +3527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,428 +3616,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03586170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deux ateliers de potiers pompéiens en 79 apr. J.-C. : de la fouille à la reconstitution expérimentale et virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">L'expérimentation en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03389055v1</w:t>
+                <w:t xml:space="preserve">halshs-03504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux ateliers de potiers pompéiens en 79 apr. J.-C. : de la fouille à la reconstitution expérimentale et virtuelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Paul</w:t>
+                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expérimentation en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Charleville-Mézières, France</w:t>
+              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504793v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389049v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,407 +4056,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Osada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01992762v1</w:t>
+                <w:t xml:space="preserve">hal-04670817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wreck of the Mid-17th-Century Erquy-Les-Hôpitaux (Côtes D' Armor, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Osada</w:t>
+                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shipbuilding, knowledge and Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vila do Conde, Portugal. pp.21-51</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670817v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01992762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978901v1</w:t>
+                <w:t xml:space="preserve">halshs-01978876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prôtis Project: The Gyptis sailing trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Boat and Ship Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Maritime Museum (Gdansk, Pologne), Sep 2015, Gdansk, Poland. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4475,260 +4475,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Arles-Rhône 3 project : From the excavation and raising of a Gallo-Roman barge, in the southern coastal French city of Arles, to its documentation and modelling in 3D (2011-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerzy Gawronski; André van Holk; Beno van Tillburg, Oct 2012, Amsterdam, Netherlands. pp.383-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978876v1</w:t>
+                <w:t xml:space="preserve">halshs-01807685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arles-Rhône 3 project : From the excavation and raising of a Gallo-Roman barge, in the southern coastal French city of Arles, to its documentation and modelling in 3D (2011-2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jerzy Gawronski; André van Holk; Beno van Tillburg, Oct 2012, Amsterdam, Netherlands. pp.383-389</w:t>
+              <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807685v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shipwrecks to sailing ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4753,51 +4753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothetical reconstruction of the Dramont E Shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International symposium on boat and ship archaeology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nergis Gunsenin, Sep 2009, Istanbul, Turkey. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4994,77 +4994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyptis. Reconstruction d'un navire antique. Notes photographiques, Marseille (1993-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du plan de formes et les méthodes d’analyse de la restitution du navire de la Canche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Rieth. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue du Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5450,549 +5450,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gyptis : un programme d’archéologie navale au cœur du patrimoine maritime méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.57-70, 2024, L'atelier méditerranéen, 9791032005323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04770831v1</w:t>
+                <w:t xml:space="preserve">halshs-04792620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyptis : un programme d’archéologie navale au cœur du patrimoine maritime méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krunoslav Zubčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Bouffier; Samuel Robert. </w:t>
+              <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritimité(s) en région Provence-Alpes-Côte d’Azur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04792620v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t>
+              <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770852v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Olkhovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
+              <w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04770848v1</w:t>
+                <w:t xml:space="preserve">halshs-04770831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le matériel des épaves d'Albenga et de la Madrague de Giens : l'apport des nouvelles recherches et des analyses archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Luca Trigona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès d'Hyères, 2023. La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, pp.169-180, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,388 +6011,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pied de mât de l’épave Dramont E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le pillage de l’épave Fort-Royal 1 et la réponse des autorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée départemental Arles antique, pp.114, 2022, 978-2-35404-103-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée départemental Arles antique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-257, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04015939v1</w:t>
+                <w:t xml:space="preserve">halshs-04015928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle Hypothèse de restitution de l'épave Toulon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulon ( Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Presses universitaires de Provence, pp.389-395, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03682386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section de coque de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Arles antique, pp.63, 2022, 978-2-35404-103-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage de l’épave Fort-Royal 1 et la réponse des autorités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pied de mât de l’épave Dramont E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marlier; Michel L'Hour; Alain Charron; David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine archéologique en danger [: catalogue de l'exposition, musée départemental Arles antique, 22 octobre 2022-20 février 2023]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Musée départemental Arles antique, pp.114, 2022, 978-2-35404-103-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musée départemental Arles antique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015928v1</w:t>
+                <w:t xml:space="preserve">halshs-04015939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave romaine de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6434,64 +6434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires et leurs équipements dans le golfe de Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’un port à l’autre = Da un porto all’altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, 2022, 978-2-9522229-5-2</w:t>
@@ -6520,51 +6520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navires de bois et Trône de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Sebastien Steyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trône de fer et les sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin; Humensis, pp.43-49, 2021, 978-2-410-02460-9</w:t>
@@ -6606,51 +6606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bateaux, pêche et navigation dans les petites îles de la région marseillaise à l’époque archaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Marin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles de Méditerranée occidentale : histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.50-53, 2021, 978-2-356981-85-1</w:t>
@@ -6679,77 +6679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Demestica; L. Blue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6791,64 +6791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
@@ -6903,51 +6903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et navigations du Gyptis. L'expérimentation appliquée à l'archéologie navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérimentation un materiau de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution d’une cargaison : l'épave Dramont E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On n'a rien inventé ! Produits, commerce et gastronomie dans l'Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7075,64 +7075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t>
@@ -7161,64 +7161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prôtis Project: the Gyptis sailing trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerzy Litwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBSA 14 : Baltic and beyond : change and continuity in shipbuilding. Change and continuity in shipbuilding : proceedings of the Fourteenth International Symposium on Boat and Ship Archaeology : Gdańsk 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National maritime museum, pp.229-236, 2017, 978-83-64150-24-1</w:t>
@@ -7327,507 +7327,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04589344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Prôtis : construction et navigation d’une réplique d’un navire grec massaliote du VIe s. av. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Forum Iulii et la mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01807694v1</w:t>
+                <w:t xml:space="preserve">halshs-01807500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe et procédés de construction du chaland Arles-Rhône 3 : une construction « sur sole »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les perches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.202 - 208, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 18 (1), pp.220 - 221, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807500v1</w:t>
+                <w:t xml:space="preserve">halshs-01807504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Restitution des formes et études hydrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.220 - 221, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 18 (1), pp.222 - 231, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807504v1</w:t>
+                <w:t xml:space="preserve">halshs-01807505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des formes et études hydrostatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les différents cordages découverts et les attestations de leur présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18 (1), pp.222 - 231, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 18 (1), pp.216 - 217, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807505v1</w:t>
+                <w:t xml:space="preserve">halshs-01807501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents cordages découverts et les attestations de leur présence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Projet Prôtis : construction et navigation d’une réplique d’un navire grec massaliote du VIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Excoffon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica, 18, 2014. Arles-Rhône 3.Un chaland gallo-romain du Ier siècle après Jésus-Christ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Forum Iulii et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Iulii et la mer. Catalogue d’exposition du 20 septembre au 31 octobre 2014, Ville de Fréjus, pp.33, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/nauti.2014.1340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807501v1</w:t>
+                <w:t xml:space="preserve">halshs-01807694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents modes de représentation et les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djaoui David, Greck Sandra, Marlier Sabrina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles-Rhône 3 Le naufrage d’un chaland antique dans le Rhône, enquête pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7901,77 +7901,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de prospection-inventaire dans le Rhône, à Arles / Constat d’état des épaves Arles-Rhône 7, 8, 13, 14 &amp; 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée départemental Arles Antique; Centre Camille Jullian. 2024, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7983,185 +7983,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05137817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages épaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Épave Fort-Royal 1 - Rapport d'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 4792, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; Centre Camille Jullian (UMR 7299); Ipso Facto. 2022, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Ipso Facto - Bureau d'étude et de recherche en océanographie et en archéologie subaquatique et sous-marine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03683411v1</w:t>
+                <w:t xml:space="preserve">halshs-03559805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épave Fort-Royal 1 - Rapport d'expertise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages épaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Ipso Facto - Bureau d'étude et de recherche en océanographie et en archéologie subaquatique et sous-marine. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 4792, DRASSM - Département des recherches archéologiques subaquatiques et sous-marines; Centre Camille Jullian (UMR 7299); Ipso Facto. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559805v1</w:t>
+                <w:t xml:space="preserve">halshs-03683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
@@ -8263,462 +8263,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
+                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Llopis</w:t>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03561586v1</w:t>
+                <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+                <w:t xml:space="preserve">Gilles Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
+              <w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02086235v1</w:t>
+                <w:t xml:space="preserve">halshs-03447872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447872v1</w:t>
+                <w:t xml:space="preserve">halshs-03561586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération 2017 - Épave de Tiboulen de Maïre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximénès Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRASM, Marseille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8740,64 +8740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8862,90 +8862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Batur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8984,64 +8984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le navire antique comme instrument de commerce maritime : restitutions 3D, tonnage, qualités nautiques et calculs hydrostatiques des épaves : Napoli A, Napoli C, Dramont E et Jules Verne 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Aix-Marseille Université, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9622,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2025.2455880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573871v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim&#233;n&#232;s Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01975680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.438" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05108206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/REBS8541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Paul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Osada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7139-le-gyptis.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille3.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Luca Trigona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gandolfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-des-musees.fr/musee/ouvrage/tresors-du-fond-des-mers-un-patrimoine-archeologique-en-danger/fiche/?oid=448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Coedition+Illustria+Musees+de+Marseille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1336" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1342" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1344" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1340" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/arles-rhone-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01807522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>