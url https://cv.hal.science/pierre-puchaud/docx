--- v0 (2026-05-04)
+++ v1 (2026-05-27)
@@ -106,841 +106,841 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Muscle-parameter Calibration using EMG and Markerless Kinematics for Neuromusculoskeletal Modeling: Application to Hand-cycling</w:t>
+                <w:t xml:space="preserve">Average rotation matrices for converting scapula- and glenoid-based coordinate systems to ISB recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Ceglia</w:t>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bailly</w:t>
+                <w:t xml:space="preserve">Benjamin Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Seoud</w:t>
+                <w:t xml:space="preserve">Nicola Hagemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 199, pp.113219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tbme.2026.3668071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529492v1</w:t>
+                <w:t xml:space="preserve">hal-05563205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average rotation matrices for converting scapula- and glenoid-based coordinate systems to ISB recommendations</w:t>
+                <w:t xml:space="preserve">Fast Muscle-parameter Calibration using EMG and Markerless Kinematics for Neuromusculoskeletal Modeling: Application to Hand-cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Moissenet</w:t>
+                <w:t xml:space="preserve">Amedeo Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Michaud</w:t>
+                <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Hagemeister</w:t>
+                <w:t xml:space="preserve">Lama Seoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 199, pp.113219. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2026.3668071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563205v1</w:t>
+                <w:t xml:space="preserve">hal-05529492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartacus: an open dataset of normal shoulder girdle kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Moissenet</w:t>
+                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzer</w:t>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14463⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737934v2</w:t>
+                <w:t xml:space="preserve">hal-05221708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
+                <w:t xml:space="preserve">Spartacus: A review and aggregation of reference datasets reporting the normal shoulder girdle kinematics during uniplanar humerus motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+                <w:t xml:space="preserve">Alexandre Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Nicolas Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221708v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartacus: A review and aggregation of reference datasets reporting the normal shoulder girdle kinematics during uniplanar humerus motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predictive Simulations for Delayed Fatigue Onset in FES Hand Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moissenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112642⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132263v1</w:t>
+                <w:t xml:space="preserve">hal-05191750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Simulations for Delayed Fatigue Onset in FES Hand Cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Co</w:t>
+                <w:t xml:space="preserve">Spartacus: an open dataset of normal shoulder girdle kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Moissenet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191750v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct multiple shooting and direct collocation perform similarly in biomechanical predictive simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1232,1029 +1232,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of osteopathic manipulative treatment on range of motion of the pelvis during the one-sided tilt test: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (3), pp.1-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546021v1</w:t>
+                <w:t xml:space="preserve">hal-02429261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of shoulder kinematic chain models and their influence on kinematics and kinetics in the study of manual wheelchair propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hybois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2019.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162221v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the shoulder kinematic chain on joint kinematics and musculotendon lengths during wheelchair propulsion estimated from multibody kinematics optimization</w:t>
+                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530750v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of osteopathic manipulative treatment on range of motion of the pelvis during the one-sided tilt test: a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrari</w:t>
+                <w:t xml:space="preserve">On the influence of the shoulder kinematic chain on joint kinematics and musculotendon lengths during wheelchair propulsion estimated from multibody kinematics optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hybois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Vaucher</w:t>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429261v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of shoulder kinematic chain models and their influence on kinematics and kinetics in the study of manual wheelchair propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hybois</w:t>
+                <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2019.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186404v1</w:t>
+                <w:t xml:space="preserve">hal-01988715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.00927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2019.1705798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988715v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ellipsoid parameters on scapula motion during manual wheelchair propulsion based on multibody kinematics optimization. A preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Tracking the scapula motion through multibody kinematics optimisation to study manual wheelchair propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hybois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lavaste</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.107-108</w:t>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185215v1</w:t>
+                <w:t xml:space="preserve">hal-02184540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the scapula motion through multibody kinematics optimisation to study manual wheelchair propulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ellipsoid parameters on scapula motion during manual wheelchair propulsion based on multibody kinematics optimization. A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hybois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hybois</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Siegel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pillet</w:t>
+                <w:t xml:space="preserve">François Lavaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.171-172</w:t>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184540v1</w:t>
+                <w:t xml:space="preserve">hal-02185215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2266,338 +2266,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOULD WE CAPTURE THE WAY WE GET TO MUSCULO-TENDON EQUILIBRIUM ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bringing the musculoskeletal modeling community together with Biobuddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Michaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Group in Computer Simulation (TGCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">SB 2025 - 50ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444716v1</w:t>
+                <w:t xml:space="preserve">hal-05363965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the musculoskeletal modeling community together with Biobuddy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Charbonneau</w:t>
+                <w:t xml:space="preserve">SHOULD WE CAPTURE THE WAY WE GET TO MUSCULO-TENDON EQUILIBRIUM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Bilal Abdul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2025 - 50ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Technical Group in Computer Simulation (TGCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363965v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence-based multibody kinematics optimization for markerless motion capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-AHM 2024 - 18th International Symposium of 3D Analysis of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Montevideo, Uruguay. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sofamea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,103 +2739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence-based inverse kinematics method for markerless motion capture: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, EDIMBOURG, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3087,277 +3087,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3369,216 +3369,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified human-robot simulation enables modulation of Supraspinatus muscle activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schegg</w:t>
+                <w:t xml:space="preserve">Cost function choice matters in functional electrical stimulation hand-cycling exercise duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Co</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568003v1</w:t>
+                <w:t xml:space="preserve">hal-05567896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost function choice matters in functional electrical stimulation hand-cycling exercise duration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Co</w:t>
+                <w:t xml:space="preserve">A unified human-robot simulation enables modulation of Supraspinatus muscle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567896v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse kinematics of the closed-loop shoulder: Quadratic Programming is faster than Interior-Point methods with equivalent accuracy</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Seoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2026.3668071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Hagemeister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737934v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naaim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14463" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191750v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touzard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2153232" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vaucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2019.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abdul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schegg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ENSR0024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Hagemeister" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Ceglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Seoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2026.3668071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191750v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16197" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737934v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touzard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2153232" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vaucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2019.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Charbonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abdul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DAHM62677.2024.10920753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schegg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ENSR0024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>