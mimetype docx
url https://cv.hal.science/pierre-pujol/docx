--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -360,261 +360,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approach to analyze and classify families of classical spin liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the electronic properties of dislocated graphene sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rosales</w:t>
+                <w:t xml:space="preserve">Nicolás Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofilo Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054408⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (6), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-023-00542-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929463v1</w:t>
+                <w:t xml:space="preserve">hal-04006148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the electronic properties of dislocated graphene sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Fernández</w:t>
+                <w:t xml:space="preserve">Combined approach to analyze and classify families of classical spin liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïmo Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teofilo Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 96 (6), pp.68. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-023-00542-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006148v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmion Fluid and Bimeron Glass Protected by a Chiral Spin Liquid on a Kagome Lattice</w:t>
               </w:r>
@@ -1647,417 +1647,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing a strong topological insulator by quantum oscillations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bègue</w:t>
+                <w:t xml:space="preserve">Hole Properties On and Off Magnetization Plateaus in 2D Antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Makhfudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012127⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (8), pp.087204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.087204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154478v1</w:t>
+                <w:t xml:space="preserve">hal-01136386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against a spin gap in two-dimensional insulating antiferromagnets with a Chern-Simons term</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imam Makhfudz</w:t>
+                <w:t xml:space="preserve">Three-sublattice skyrmion crystal in the antiferromagnetic triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (14), pp.144507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144507⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (21), pp.214439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227146v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Properties On and Off Magnetization Plateaus in 2D Antiferromagnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imam Makhfudz</w:t>
+                <w:t xml:space="preserve">Diagnosing a strong topological insulator by quantum oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.087204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136386v1</w:t>
+                <w:t xml:space="preserve">hal-01154478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-sublattice skyrmion crystal in the antiferromagnetic triangular lattice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. C. Cabra</w:t>
+                <w:t xml:space="preserve">Protection against a spin gap in two-dimensional insulating antiferromagnets with a Chern-Simons term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Makhfudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (21), pp.214439. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (14), pp.144507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259950v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path integral approach to order by disorder selection in partially polarized quantum spin systems</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken discrete symmetries in a frustrated honeycomb antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. D. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ralko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,261 +2765,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">Order by disorder and phase transitions in a highly frustrated spin model on the triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-U. Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (22), pp.224410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625588v1</w:t>
+                <w:t xml:space="preserve">hal-00986513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order by disorder and phase transitions in a highly frustrated spin model on the triangular lattice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.-U. Everts</w:t>
+                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (22), pp.224410. </w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.224410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986513v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phase transitions in three-leg spin tubes</w:t>
               </w:r>
@@ -3135,90 +3135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization process in the classical Heisenberg model on the Shastry-Sutherland lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.144401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,248 +3701,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature criticality in strongly constrained quantum systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Mudry</w:t>
+                <w:t xml:space="preserve">Strong disorder fixed points in the two-dimensional random-bond Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.73.144411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.P09006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/09/P09006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929503v1</w:t>
+                <w:t xml:space="preserve">hal-00079515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong disorder fixed points in the two-dimensional random-bond Ising model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
+                <w:t xml:space="preserve">High-temperature criticality in strongly constrained quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Castelnovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Chamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.P09006. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (14), pp.144411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/09/P09006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.73.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079515v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice: A strongly correlated proton system</w:t>
               </w:r>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground state and low-lying excitations of the spin- XXZ model on the kagomé lattice at magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,64 +5071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishimori point in the 2D +/- J random-bond Ising model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random bond XXZ chains with modulated couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly coupled minimal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5842,51 +5842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalisation group calculation of correlation functions for the 2D random bond Ising and Potts models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5959,51 +5959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,51 +6054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin--spin critical point correlation functions for the 2D random bond Ising and Potts models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6168,51 +6168,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground states of quantum kagome antiferromagnets in a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,77 +6263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishimori point in random-bond Ising and Potts models in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper-Lykke Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation functions for the 2D random bonds Potts Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Theories of Many-Particle Systems in Condensed Matter Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6962,103 +6962,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-temperature ordering in a two-dimensional highly frustrated spin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -U. Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,51 +7442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sol&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofilo Vargas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00542-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Acevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Lamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez Albarracin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Rosales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia A. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arlego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.235159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.087204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Cabra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Cabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo L. Rossini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60211-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oshikawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zhitomirsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.016403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Everts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stauffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.224410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144401" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.167205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Trousselet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castelnovo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2006.04.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.144411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079515v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/09/P09006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro Neto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fradkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grynberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holdsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.144420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Cabra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grynberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.01.430" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Uwe Giering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.066101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.104405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.104529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.094418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Martino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.094406" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.047201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(00)00210-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Martino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Grynberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Reichenbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.58.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cabra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Honecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mussardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/24/008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Dotsenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00759-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00567-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00534-Y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Dotsenko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper-Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5632(95)00624-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0323-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10449-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0119596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHMTH9KH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -U. Everts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sol&#237;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofilo Vargas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00542-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Acevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Lamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez Albarracin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Rosales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia A. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arlego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.235159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.087204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Cabra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Cabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo L. Rossini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60211-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oshikawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zhitomirsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.016403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Everts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stauffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.224410" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144401" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.167205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Trousselet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castelnovo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2006.04.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079515v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/09/P09006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.144411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro Neto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fradkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grynberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holdsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.144420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Cabra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grynberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.01.430" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Uwe Giering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.066101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.104405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.104529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.094418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Martino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.094406" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.047201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(00)00210-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Martino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Grynberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Reichenbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.58.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cabra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Honecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mussardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/24/008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Dotsenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00759-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00567-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00534-Y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Dotsenko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper-Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5632(95)00624-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0323-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10449-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0119596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHMTH9KH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -U. Everts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>