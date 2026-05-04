--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -360,261 +360,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the electronic properties of dislocated graphene sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined approach to analyze and classify families of classical spin liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïmo Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Fernández</w:t>
+                <w:t xml:space="preserve">H. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teofilo Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-023-00542-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006148v1</w:t>
+                <w:t xml:space="preserve">hal-04929463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approach to analyze and classify families of classical spin liquids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
+                <w:t xml:space="preserve">Revisiting the electronic properties of dislocated graphene sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rosales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+                <w:t xml:space="preserve">Teofilo Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.054408. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (6), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.054408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-023-00542-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929463v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmion Fluid and Bimeron Glass Protected by a Chiral Spin Liquid on a Kagome Lattice</w:t>
               </w:r>
@@ -1023,278 +1023,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From frustrated magnetism to spontaneous Chern insulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. D. Rosales</w:t>
+                <w:t xml:space="preserve">Magnon crystals and magnetic phases in a kagome-stripe antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia A. Gómez Albarracín</w:t>
+                <w:t xml:space="preserve">Marcelo Arlego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (3), pp.035163. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (19), pp.195145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024401v1</w:t>
+                <w:t xml:space="preserve">hal-02470261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnon crystals and magnetic phases in a kagome-stripe antiferromagnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Lamas</w:t>
+                <w:t xml:space="preserve">From frustrated magnetism to spontaneous Chern insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Arlego</w:t>
+                <w:t xml:space="preserve">Flavia A. Gómez Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (19), pp.195145. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.035163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470261v1</w:t>
+                <w:t xml:space="preserve">hal-02024401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate and chiral states in the extended Heisenberg model on the kagome lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia A. Gómez Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1647,534 +1647,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Properties On and Off Magnetization Plateaus in 2D Antiferromagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path integral approach to order by disorder selection in partially polarized quantum spin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imam Makhfudz</w:t>
+                <w:t xml:space="preserve">Daniel C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo L. Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.087204⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.176-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60211-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136386v1</w:t>
+                <w:t xml:space="preserve">hal-01211517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-sublattice skyrmion crystal in the antiferromagnetic triangular lattice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. C. Cabra</w:t>
+                <w:t xml:space="preserve">Diagnosing a strong topological insulator by quantum oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (21), pp.214439. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259950v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing a strong topological insulator by quantum oscillations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bègue</w:t>
+                <w:t xml:space="preserve">Protection against a spin gap in two-dimensional insulating antiferromagnets with a Chern-Simons term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Makhfudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012127⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (14), pp.144507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154478v1</w:t>
+                <w:t xml:space="preserve">hal-01227146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against a spin gap in two-dimensional insulating antiferromagnets with a Chern-Simons term</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Hole Properties On and Off Magnetization Plateaus in 2D Antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imam Makhfudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (8), pp.087204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.087204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227146v1</w:t>
+                <w:t xml:space="preserve">hal-01136386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path integral approach to order by disorder selection in partially polarized quantum spin systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel C. Cabra</w:t>
+                <w:t xml:space="preserve">Three-sublattice skyrmion crystal in the antiferromagnetic triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo L. Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88, pp.176-. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (21), pp.214439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60211-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211517v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of factorizable ground state in a frustrated spin tube: Order by disorder and hidden ferromagnetism</w:t>
               </w:r>
@@ -2271,287 +2271,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of holes and nature of superfluid phases in Quantum dimer models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broken discrete symmetries in a frustrated honeycomb antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ralko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+                <w:t xml:space="preserve">M. E. Zhitomirsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.104512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104512⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (10), pp.104402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741925v1</w:t>
+                <w:t xml:space="preserve">hal-00986486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken discrete symmetries in a frustrated honeycomb antiferromagnet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of holes and nature of superfluid phases in Quantum dimer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ralko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. E. Zhitomirsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (10), pp.104402. </w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.104512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986486v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined analytical and numerical approach to magnetization plateaux in one-dimensional spin tube antiferromagnets</w:t>
               </w:r>
@@ -2654,77 +2654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical transmutation in doped quantum dimer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ralko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2765,261 +2765,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order by disorder and phase transitions in a highly frustrated spin model on the triangular lattice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.-U. Everts</w:t>
+                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (22), pp.224410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.224410⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986513v1</w:t>
+                <w:t xml:space="preserve">hal-00625588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">Order by disorder and phase transitions in a highly frustrated spin model on the triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-U. Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (22), pp.224410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625588v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phase transitions in three-leg spin tubes</w:t>
               </w:r>
@@ -3135,90 +3135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization process in the classical Heisenberg model on the Shastry-Sutherland lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.144401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,261 +3350,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality of a classical dimer model on the triangular lattice</w:t>
+                <w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Trousselet</w:t>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151037v1</w:t>
+                <w:t xml:space="preserve">hal-00106393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Criticality of a classical dimer model on the triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Orignac</w:t>
+                <w:t xml:space="preserve">Fabien Trousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.041125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106393v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-temperature Kosterlitz–Thouless transition in a two-dimensional quantum system</w:t>
               </w:r>
@@ -3701,131 +3701,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong disorder fixed points in the two-dimensional random-bond Ising model</w:t>
+                <w:t xml:space="preserve">Ice: A strongly correlated proton system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Picco</w:t>
+                <w:t xml:space="preserve">A. Castro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+                <w:t xml:space="preserve">Eduardo Fradkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.P09006. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.024302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/09/P09006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079515v2</w:t>
+                <w:t xml:space="preserve">hal-04929493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature criticality in strongly constrained quantum systems</w:t>
               </w:r>
@@ -3922,503 +3922,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice: A strongly correlated proton system</w:t>
+                <w:t xml:space="preserve">Strong disorder fixed points in the two-dimensional random-bond Ising model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castro Neto</w:t>
+                <w:t xml:space="preserve">Marco Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fradkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.024302. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.P09006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.024302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/09/P09006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929493v1</w:t>
+                <w:t xml:space="preserve">hal-00079515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum kagomé antiferromagnet in a magnetic field: Low-lying nonmagnetic excitations versus valence-bond crystal order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground state and low-lying excitations of the spin- XXZ model on the kagomé lattice at magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cabra</w:t>
+                <w:t xml:space="preserve">D.C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grynberg</w:t>
+                <w:t xml:space="preserve">M.D. Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Holdsworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Honecker</w:t>
+                <w:t xml:space="preserve">P.C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (14), pp.144420. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 359-361, pp.1391-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.71.144420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.01.430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929566v1</w:t>
+                <w:t xml:space="preserve">hal-04929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground state and low-lying excitations of the spin- XXZ model on the kagomé lattice at magnetization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random quantum Ising chains with competing interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Cabra</w:t>
+                <w:t xml:space="preserve">David Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Grynberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kay-Uwe Giering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.01.430⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.066101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.066101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929563v1</w:t>
+                <w:t xml:space="preserve">hal-00005555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random quantum Ising chains with competing interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum kagomé antiferromagnet in a magnetic field: Low-lying nonmagnetic excitations versus valence-bond crystal order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carpentier</w:t>
+                <w:t xml:space="preserve">M. Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.066101. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (14), pp.144420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.066101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.71.144420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005555v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum three-coloring dimer model and the disruptive effect of quantum glassiness on its line of critical points</w:t>
               </w:r>
@@ -4742,77 +4742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From classical to quantum Kagomé antiferromagnet in a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,343 +4935,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of irrationality: Magnetization plateaus in modulated Hubbard chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Honecker</w:t>
+                <w:t xml:space="preserve">Nishimori point in the 2D +/- J random-bond Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.63.094406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.047201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.047201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929544v1</w:t>
+                <w:t xml:space="preserve">hal-00015097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishimori point in the 2D +/- J random-bond Ising model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Picco</w:t>
+                <w:t xml:space="preserve">Emergence of irrationality: Magnetization plateaus in modulated Hubbard chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87, pp.047201. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (9), pp.094406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.047201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.63.094406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015097v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping-dependent magnetization plateaux in p-merized Hubbard chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 268 (4-6), pp.418-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random bond XXZ chains with modulated couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Abelian bosonization and Haldane’s conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly coupled minimal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,334 +5823,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalisation group calculation of correlation functions for the 2D random bond Ising and Potts models</w:t>
+                <w:t xml:space="preserve">Spin--spin critical point correlation functions for the 2D random bond Ising and Potts models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 347, pp.113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016314v1</w:t>
+                <w:t xml:space="preserve">hal-00016313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENORMALIZATION GROUP SOLUTION FOR THE TWO-DIMENSIONAL RANDOM BOND POTTS MODEL WITH BROKEN REPLICA SYMMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin--spin critical point correlation functions for the 2D random bond Ising and Potts models</w:t>
+                <w:t xml:space="preserve">Renormalisation group calculation of correlation functions for the 2D random bond Ising and Potts models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 455, pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(95)00534-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016313v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6168,51 +6168,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground states of quantum kagome antiferromagnets in a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,77 +6263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishimori point in random-bond Ising and Potts models in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper-Lykke Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation functions for the 2D random bonds Potts Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Theories of Many-Particle Systems in Condensed Matter Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6962,103 +6962,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-temperature ordering in a two-dimensional highly frustrated spin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Cabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. -U. Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,51 +7442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sol&#237;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofilo Vargas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00542-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Acevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Lamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez Albarracin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Rosales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia A. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arlego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.235159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.087204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Cabra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214439" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Cabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo L. Rossini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60211-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oshikawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zhitomirsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.016403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Everts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stauffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.224410" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144401" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.167205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Trousselet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castelnovo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2006.04.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079515v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/09/P09006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.144411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro Neto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fradkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grynberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holdsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.144420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Cabra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grynberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.01.430" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Uwe Giering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.066101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.104405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.104529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.094418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Martino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.094406" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.047201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(00)00210-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Martino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Grynberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Reichenbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.58.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cabra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Honecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mussardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/24/008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Dotsenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00759-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00567-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00534-Y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Dotsenko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper-Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5632(95)00624-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0323-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10449-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0119596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHMTH9KH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -U. Everts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sol&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofilo Vargas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00542-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Acevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Lamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez Albarracin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Rosales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arlego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia A. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takayoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.235159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Cabra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo L. Rossini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60211-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144507" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.087204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Cabra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214439" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zhitomirsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oshikawa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104512" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.016403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Everts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stauffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.224410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144401" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.167205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151037v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Trousselet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Castelnovo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2006.04.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro Neto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fradkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.024302" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.144411" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079515v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/09/P09006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Cabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grynberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.01.430" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Uwe Giering" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.066101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grynberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holdsworth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.71.144420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.104405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2005.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.69.104529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.094418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.047201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Martino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.63.094406" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(00)00210-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Martino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Grynberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Reichenbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.58.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cabra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Honecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mussardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/24/008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Dotsenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00759-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00567-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Dotsenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00534-Y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper-Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5632(95)00624-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-0323-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10449-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bfb0119596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHMTH9KH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -U. Everts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>