--- v1 (2026-03-25)
+++ v2 (2026-04-26)
@@ -1,9730 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9678 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre RABU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS, Director of ResearchDirector of the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6779-1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112465080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short bio :Pierre Rabu, born in 1964 in Nantes, France, obtained his PhD in solid state chemistry from the University of Nantes in 1990. He was then recruited by CNRS as a researcher at the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS to work on low-dimensional magnetic materials. In 1996, he was awarded a JSPS fellowship at the Institute for Fundamental Organic Chemistry, Kyushu University, Fukuoka, Japan, and in 2001, he was visiting researcher at the Advanced Materials Research Institute, University of New Orleans, USA.In 1999, he was granted Habilitation to direct research from the Université Louis Pasteur, Strasbourg, on the subject “Low-dimensional magnetism: from molecules to hybrid materials”. From 2005 to 2008, Pierre Rabu was director of the CNRS national research group on multifunctional hybrid materials. Since 2018, he is Director of IPCMS.He was awarded the 1998 prize of the Solid-State Chemistry Division of the French Chemical Society, and is Distinguished Member of the French Chemical Society since 2021. He is appointed member of the Senate of the European Materials Research Society (2024) and member of the Rhenish Academy (2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Interest :General:Pierre Rabu focuses his activities on the design of molecular, inorganic or hybrid organic-inorganic solids, with a special emphasis on synthesis, structure-properties relationships, modelling and analysis of the magnetic behaviour of Low-Dimensional systems. His current activities concern especially intercalation compounds, layered organic-inorganic materials, multifunctional hybrid materials and magnetic, photo active, chiral nanostructures.Main keywords:Materials chemistry, Insertion chemistry, Layered hybrid organic-inorganic structures, Multifunctional systems, Magnetism, Photoluminescence, Ferroelectricity, Structure-property relationships.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topochemical silanization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; and post-synthesis complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.108017. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2025.108017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of manganese doping and calcination temperature on polarization, structural and magnetic properties of multiferroic LuFe(1-)Mn O3 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna N Morozovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A Eliseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1010, pp.178335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.178335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric order in the chiral coordination polymers [Ln2(L*)2(ox)2(H2O)2] with Ln = Gd3+ or Dy3+, L* = ((S, S)‐1,3‐bis(1‐carboxylethyl)imidazolium and ox = oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Taupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650 (11-12), pp.e202400005. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization and X-Ray Structure of Mononuclear Cu(II) Complex of the Schiff Base 2,2’- [1,1’-(Ethane-1,2-Diyl) Bis (Nitriloethylidyne)]Diphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgui Awa Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/CSJI/2024/v33i6935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Correlated Morphological and Structural Disorder in Boehmite‐Derived Alumina with Progressive Calcination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Sharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.e202400677. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven magnetic and structural transitions in multiferroic Lu(1-)Sc FeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Karpinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, pp.172805. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the crystallite morphologies and aggregation in boehmite powders: a combined analysis of two- and three-dimensional electron microscopy with X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay platelet orientation inside self-standing beidellite clay films: Effect of silica nanospheres and link with macroscopic mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagen Vydelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2022.106740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of structure-magnetic properties relationships in a new heteroleptic one-dimensional triple bridged azido/acetato/DMSO copper (II) coordination polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutebdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Baâdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1271, pp.134041. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Photo- and Thermoresponsive N -Salicylidene Aniline Derivatives into Cobalt and Zinc Layered Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (51), pp.21101-21114. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient shear-force assisted production of covalently functionalized oxide nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octahedral Hexachloro Environment of Dy3+ with Slow Magnetic Relaxation and Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.2099-2107. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination properties of two new Schiff-base phenoxy-carboxylates and comparative study of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Gali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Elhabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 508, pp.119656. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.119656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salts and Solvents Effect on the Crystal Structure of Imidazolium Dicarboxylate Salt Based Coordination Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4264-4272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2563-2567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the organization of the interlayer organic moiety in a hybrid layered perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 269, pp.532-539. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu 2 (OH) 3 (C 12 H 25 SO 4 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and luminescent coordination networks based on imidazolium salts and lanthanides for sensitive ratiometric thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2775-2787. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted functionalization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; : diol grafting and amine insertion vs. alcohol grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikolopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (35), pp.7104-7114. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01754A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu-2(OH)(3)(C12H25SO4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, magnetic properties and DFT calculations of new dihydroxo-bridged binuclear chromium(III) based on monodentate mixed ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheila Ouilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Luminescent and Magnetic Hybrid Networks Based on Lanthanide Ions and Imidazolium Dicarboxylate Salts: Influence of the Synthesis Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid nanomaterials: from the laboratory to the market (Editorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.861-862. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte M. Sevrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new copper(II) coordination polymer containing chains of interconnected paddle-wheel antiferromagnetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouheroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Cherouana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (12), pp.1050-1055. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053229617013766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomorphic Transformation of Layered Simple Hydroxides into Prussian Blue Analogue Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2030--2038. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk nanostructured Ni P alloys: Elaboration from metastable Ni P nanoparticles by spark plasma sintering; mechanical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 686, pp.252-266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthesis modification of the aurivillius phase Bi2SrTa2O9 via in situ microwave-assisted &amp;quot;Click Reaction&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9790-9797. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Energy Transport via Plasmonic Propagation in a Supramolecular Organic Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Armao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giuseppone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2800--2805. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Functionalization of the Aurivillius-Phase Bi2SrTa2O9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.4039-4046. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Hybrid Materials: Transferring Technology from Biology to Society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico A. J. M. Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1089-1095. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Materials Engineering in Biology, Chemistry, and Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1086-1088. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Three-Coordinate [Co{N(SiMe 3 ) 2 } 2 L] Complexes, L = N-Heterocyclic Carbene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (11), pp.2429-2438. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501178p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interfaces in layered hydroxides: magnetic and multifunctional superstructures by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye-Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.557-580. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Properties of Metal Phthalocyanine Tetrasulfonate Intercalated in Metal Layered Simple Hydroxides (Metal: Co, Cu, and Zn).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Higy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.13335-13342. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight of an easy topochemical oxidative reaction in obtaining high performance electrochemical capacitor based on Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;Co&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt; monometallic cobalt Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Dicarboxylate Based Metal-Organic Frameworks Obtained by Solvo-Ionothermal Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5342-5350. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Near‐Infrared and Visible Light Emitters by Postsynthetic Modification of Ln +3 –IRMOF‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Abdelhameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (31), pp.5285-5295. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric molecular single source precursors to cobalt phosphides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 409, pp.330-341. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2013.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted post-synthesis modification of layered simple hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Palamarciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.2016-2023. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ01231J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rod-like ZnO decorated with gamma-Fe2O3 nanoparticles monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Samia Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S476. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamellar nickel hydroxy-halides: anionic exchange synthesis, structural characterization and magnetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (22), pp.4449-4460. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tc32530j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metal Phthalocyanines/Metal Simple Hydroxide Multilayers: Experimental Evidence of Dipolar Field-Driven Magnetic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.1184-1194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic4027688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydrated Ni3(OH)2(C8H4O4)2(H2O)4 to anhydrous Ni2(OH)2(C8H4O4): impact of structural transformations on magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.872-881. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402106v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cobalt phosphide nanoparticles derived from molecular clusters in mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Girleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-2132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of cytocompatible luminescent and magnetic nanohybrids based on ZnO, Zn0.95Ni0.05O and core@shell ZnO@Fe2O3 polymer grafted nanoparticles for biomedical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-1266-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Hybrid Materials Based on Layered Simple Hydroxide Hosts and Dicarboxylate Schiff Base Metal Complex Guests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (32), pp.5225-5238. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, quantification and modification of detonation nanodiamond functional groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Schmidlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.113-117. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Hybrid Materials: Design and Applications (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, SI, pp.5092-5093. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-intercalated layered metal hydroxides: effect of peptide chain length and side chain functionality on structural, optical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyabrata Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (6), pp.1945-1957. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sc01087a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Boero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Coordinate Iron(II) N-Heterocyclic Carbene Alkyl Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Wesolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Yu. Monakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.4102-4105. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300245z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional heterometallic layered hybrid magnets by double ion-exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2731-2740. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic synthesis of chiral erbium-doped silver/peptide/silica core-shell nanoparticles (ESPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Thünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.5168. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nr10930h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered hydroxide hybrid nanostructures: a route to multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.1031-1058. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cs00159g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain-like and dinuclear coordination polymers in lanthanide (Nd, Eu) oxochloride complexes with 2,2′:6′,2′′-terpyridine: synthesis, XRD structure and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (36), pp.9136. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1dt10485c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation synthesis of functional hybrid materials based on layered simple hydroxide hosts and ionic liquid guests – a pathway towards multifunctional ionogels without a silica matrix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailai Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (39), pp.9977. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1DT10841G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural characterizations, spectroscopic and magnetic properties of Mn-II and Mn-III complexes with an unprecedented bridging coordination mode of 2-salicylichydrazono-1,3-dithiolane ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra Bouchameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (11), pp.1774-1778. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Yassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of a New 1D Nickel(II) Hydroxythiophenedicarboxylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (25), pp.3713-3720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate spin correlation driven by frustration in BiCu2PO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq-Hugeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (18), pp.180413. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.180413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metastable hybrid phase, Zn2(OH)2(C8H4O4), exhibiting unique oxo-penta-coordinated Zn(II) atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Synthesis of Prussian Blue in Exponentially Growing Polyelectrolyte Multilayer Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boulmedais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (24), pp.14030-14036. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901479z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties and Pressure-Induced Ferromagnetism of Cu2(OH)3(CH3COO)·H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuya Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.19147. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp807636u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Clusters in Mesoporous Materials as Precursors to Nanoparticles of a New Lacunar Ternary Compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10876-007-0171-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular clusters in mesoporous materials as precursors to nanoparticles of new lacunar ternary compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (//), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Induced Single-Crystal-to-Single-Crystal Transformations and Structure-Directed Effects on Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Van-Der-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Barboiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (22), pp.9083-9089. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic700867b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular cobalt cages and coordination polymers templated by anion guest : self-assembly, structures, and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.5401-5407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of a new cobalt(II) thiophenedicarboxylate coordination polymer showing unprecedented coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3423-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: a new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of transition metal hydroxyterephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of a new family of chiral metal(II) citramalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Cobalt Cages and Coordination Polymers Templated by Anion Guests: Self‐Assembly, Structures, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5401-5407. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: A new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (1 - 3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to chiral magnets using α-hydroxycarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Mater. Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.2715-2728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (11), pp.115116. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of thiophenecarboxylates into magnetic transition metal hydroxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.3005-3015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of zinc hydroxy-terephthalate: Zn&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;(C&amp;lt;SUB&amp;gt;8&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.958-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of chiral and nonchiral transition-metal malates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.7627-7638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel two-dimensional metal-organic framework with unprecedented trimeric building unit constructed from bridging water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41, pp.981-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of multiple exchange couplings and magnetic susceptibility data in inorganic solids: the prototypical case of Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Ordering on the Luminescence in a Layered Organic-Inorganic OPV-Ni(II) Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nierengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.2933. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm049792c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmagnetic ground state in the molecular material Nd2[Cu (pba)]3 -23 H2O (pba = 1,3-propylenebis(oxamato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oushoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (5-6), pp.655-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux, nanotechnologies: quel nanomonde pour le futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie, nanomatériaux et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9785,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29D40BEE"/>
+    <w:nsid w:val="932862A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10016,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rabu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6779-1527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112465080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Pakalni&#353;kis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Niaura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Ramanauskas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Eliseev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568175v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Awa Seck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04808822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Sharna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpinsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagen Vydelingum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutebdja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ba&#226;dji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Beghidja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beghidja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benamara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.10.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.247" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01692" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01754A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye-Leroi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7601692" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ouilia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.02.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouheroum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229617013766" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3010001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.87" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00338" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01600" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Armao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00581" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Turki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Danopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501178p" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sommerdijk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211693v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. J. M. Sommerdijk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500153" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Higy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02985" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.05.052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027688" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Jouini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fievet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc32530j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.09.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85R4GHPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Balti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Samia Smiri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.118" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402106v" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schmidlin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pichot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Comet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Josset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXGXDZWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buehler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gueguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Poussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavon-Djavid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1266-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-586Z7MQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259655v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200695" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97B591T1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mantion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc01087a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Wesolek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu. Monakhov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300245z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez-Campos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10485c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260106v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00159g" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Graf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Th&#252;nemann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10930h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032927v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailai Xie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaefer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10841G" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Bouchameni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.04.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QTFM0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845655v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901479z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371425v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Suzuki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Inoue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807636u" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KP9BD9NP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croizat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-007-0171-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/103FF603B07FAC4FF967687F16C783E03759324E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettoschi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700265" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDK1P7SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449818v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic700867b" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62PGKC0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022460v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049792c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7GLVXQ3Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oushoorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rabu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6779-1527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112465080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Pakalni&#353;kis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Niaura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Ramanauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Eliseev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Awa Seck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04808822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Sharna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpinsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagen Vydelingum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutebdja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ba&#226;dji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Beghidja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beghidja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benamara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.10.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01754A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ouilia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.02.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3010001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.87" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouheroum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229617013766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delahaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ihiawakrim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501338" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMH1WLNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Turki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01600" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Armao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. J. M. Sommerdijk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sommerdijk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Danopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501178p" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye-Leroi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Higy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02985" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.05.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdelhameed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402789" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5975T52R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.09.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85R4GHPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palamarciuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01231J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Balti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Samia Smiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.118" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taibi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Jouini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fievet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc32530j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402106v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gueguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Poussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavon-Djavid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1266-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-586Z7MQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200695" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97B591T1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schmidlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pichot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Comet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Josset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXGXDZWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buehler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201263" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mantion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc01087a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Wesolek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu. Monakhov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300245z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyele-Mezui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101220" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A446D2FF4315D313AF41306EFFEBF24099EBCDF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Graf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Th&#252;nemann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10930h" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260106v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00159g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez-Campos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10485c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailai Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaefer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10841G" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259669v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Bouchameni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.04.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QTFM0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq-Hugeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.180413" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901479z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371425v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Inoue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807636u" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KP9BD9NP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croizat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-007-0171-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/103FF603B07FAC4FF967687F16C783E03759324E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic700867b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62PGKC0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212081v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarets" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettoschi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rager" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boubekeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212133v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030793v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghidja" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653005v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettoschi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700265" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDK1P7SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelouhab" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Livage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaigneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llunell" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022460v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049792c" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7GLVXQ3Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207378v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oushoorn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>