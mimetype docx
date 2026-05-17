--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre RABU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS, Director of ResearchDirector of the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6779-1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112465080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short bio :Pierre Rabu, born in 1964 in Nantes, France, obtained his PhD in solid state chemistry from the University of Nantes in 1990. He was then recruited by CNRS as a researcher at the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS to work on low-dimensional magnetic materials. In 1996, he was awarded a JSPS fellowship at the Institute for Fundamental Organic Chemistry, Kyushu University, Fukuoka, Japan, and in 2001, he was visiting researcher at the Advanced Materials Research Institute, University of New Orleans, USA.In 1999, he was granted Habilitation to direct research from the Université Louis Pasteur, Strasbourg, on the subject “Low-dimensional magnetism: from molecules to hybrid materials”. From 2005 to 2008, Pierre Rabu was director of the CNRS national research group on multifunctional hybrid materials. Since 2018, he is Director of IPCMS.He was awarded the 1998 prize of the Solid-State Chemistry Division of the French Chemical Society, and is Distinguished Member of the French Chemical Society since 2021. He is appointed member of the Senate of the European Materials Research Society (2024) and member of the Rhenish Academy (2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Interest :General:Pierre Rabu focuses his activities on the design of molecular, inorganic or hybrid organic-inorganic solids, with a special emphasis on synthesis, structure-properties relationships, modelling and analysis of the magnetic behaviour of Low-Dimensional systems. His current activities concern especially intercalation compounds, layered organic-inorganic materials, multifunctional hybrid materials and magnetic, photo active, chiral nanostructures.Main keywords:Materials chemistry, Insertion chemistry, Layered hybrid organic-inorganic structures, Multifunctional systems, Magnetism, Photoluminescence, Ferroelectricity, Structure-property relationships.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topochemical silanization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; and post-synthesis complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.108017. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2025.108017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of manganese doping and calcination temperature on polarization, structural and magnetic properties of multiferroic LuFe(1-)Mn O3 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna N Morozovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A Eliseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1010, pp.178335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.178335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric order in the chiral coordination polymers [Ln2(L*)2(ox)2(H2O)2] with Ln = Gd3+ or Dy3+, L* = ((S, S)‐1,3‐bis(1‐carboxylethyl)imidazolium and ox = oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Taupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650 (11-12), pp.e202400005. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization and X-Ray Structure of Mononuclear Cu(II) Complex of the Schiff Base 2,2’- [1,1’-(Ethane-1,2-Diyl) Bis (Nitriloethylidyne)]Diphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgui Awa Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/CSJI/2024/v33i6935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Correlated Morphological and Structural Disorder in Boehmite‐Derived Alumina with Progressive Calcination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Sharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.e202400677. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven magnetic and structural transitions in multiferroic Lu(1-)Sc FeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Karpinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, pp.172805. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the crystallite morphologies and aggregation in boehmite powders: a combined analysis of two- and three-dimensional electron microscopy with X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay platelet orientation inside self-standing beidellite clay films: Effect of silica nanospheres and link with macroscopic mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagen Vydelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2022.106740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of structure-magnetic properties relationships in a new heteroleptic one-dimensional triple bridged azido/acetato/DMSO copper (II) coordination polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutebdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Baâdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1271, pp.134041. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Photo- and Thermoresponsive N -Salicylidene Aniline Derivatives into Cobalt and Zinc Layered Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (51), pp.21101-21114. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient shear-force assisted production of covalently functionalized oxide nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octahedral Hexachloro Environment of Dy3+ with Slow Magnetic Relaxation and Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.2099-2107. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination properties of two new Schiff-base phenoxy-carboxylates and comparative study of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Gali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Elhabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 508, pp.119656. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.119656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salts and Solvents Effect on the Crystal Structure of Imidazolium Dicarboxylate Salt Based Coordination Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4264-4272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2563-2567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the organization of the interlayer organic moiety in a hybrid layered perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 269, pp.532-539. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu 2 (OH) 3 (C 12 H 25 SO 4 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and luminescent coordination networks based on imidazolium salts and lanthanides for sensitive ratiometric thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2775-2787. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted functionalization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; : diol grafting and amine insertion vs. alcohol grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikolopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (35), pp.7104-7114. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01754A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu-2(OH)(3)(C12H25SO4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, magnetic properties and DFT calculations of new dihydroxo-bridged binuclear chromium(III) based on monodentate mixed ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheila Ouilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Luminescent and Magnetic Hybrid Networks Based on Lanthanide Ions and Imidazolium Dicarboxylate Salts: Influence of the Synthesis Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid nanomaterials: from the laboratory to the market (Editorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.861-862. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte M. Sevrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new copper(II) coordination polymer containing chains of interconnected paddle-wheel antiferromagnetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouheroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Cherouana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (12), pp.1050-1055. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053229617013766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomorphic Transformation of Layered Simple Hydroxides into Prussian Blue Analogue Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2030--2038. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk nanostructured Ni P alloys: Elaboration from metastable Ni P nanoparticles by spark plasma sintering; mechanical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 686, pp.252-266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthesis modification of the aurivillius phase Bi2SrTa2O9 via in situ microwave-assisted &amp;quot;Click Reaction&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9790-9797. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Energy Transport via Plasmonic Propagation in a Supramolecular Organic Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Armao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giuseppone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2800--2805. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Functionalization of the Aurivillius-Phase Bi2SrTa2O9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.4039-4046. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Hybrid Materials: Transferring Technology from Biology to Society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico A. J. M. Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1089-1095. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Materials Engineering in Biology, Chemistry, and Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1086-1088. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Three-Coordinate [Co{N(SiMe 3 ) 2 } 2 L] Complexes, L = N-Heterocyclic Carbene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (11), pp.2429-2438. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501178p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interfaces in layered hydroxides: magnetic and multifunctional superstructures by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye-Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.557-580. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Properties of Metal Phthalocyanine Tetrasulfonate Intercalated in Metal Layered Simple Hydroxides (Metal: Co, Cu, and Zn).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Higy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.13335-13342. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight of an easy topochemical oxidative reaction in obtaining high performance electrochemical capacitor based on Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;Co&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt; monometallic cobalt Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Dicarboxylate Based Metal-Organic Frameworks Obtained by Solvo-Ionothermal Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5342-5350. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Near‐Infrared and Visible Light Emitters by Postsynthetic Modification of Ln +3 –IRMOF‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Abdelhameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (31), pp.5285-5295. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric molecular single source precursors to cobalt phosphides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 409, pp.330-341. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2013.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted post-synthesis modification of layered simple hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Palamarciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.2016-2023. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ01231J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rod-like ZnO decorated with gamma-Fe2O3 nanoparticles monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Samia Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S476. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamellar nickel hydroxy-halides: anionic exchange synthesis, structural characterization and magnetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (22), pp.4449-4460. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tc32530j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metal Phthalocyanines/Metal Simple Hydroxide Multilayers: Experimental Evidence of Dipolar Field-Driven Magnetic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.1184-1194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic4027688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydrated Ni3(OH)2(C8H4O4)2(H2O)4 to anhydrous Ni2(OH)2(C8H4O4): impact of structural transformations on magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.872-881. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402106v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cobalt phosphide nanoparticles derived from molecular clusters in mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Girleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-2132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of cytocompatible luminescent and magnetic nanohybrids based on ZnO, Zn0.95Ni0.05O and core@shell ZnO@Fe2O3 polymer grafted nanoparticles for biomedical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-1266-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Hybrid Materials Based on Layered Simple Hydroxide Hosts and Dicarboxylate Schiff Base Metal Complex Guests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (32), pp.5225-5238. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, quantification and modification of detonation nanodiamond functional groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Schmidlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.113-117. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Hybrid Materials: Design and Applications (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, SI, pp.5092-5093. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-intercalated layered metal hydroxides: effect of peptide chain length and side chain functionality on structural, optical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyabrata Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (6), pp.1945-1957. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sc01087a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Boero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Coordinate Iron(II) N-Heterocyclic Carbene Alkyl Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Wesolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Yu. Monakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.4102-4105. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300245z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional heterometallic layered hybrid magnets by double ion-exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2731-2740. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic synthesis of chiral erbium-doped silver/peptide/silica core-shell nanoparticles (ESPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Thünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.5168. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nr10930h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered hydroxide hybrid nanostructures: a route to multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.1031-1058. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cs00159g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain-like and dinuclear coordination polymers in lanthanide (Nd, Eu) oxochloride complexes with 2,2′:6′,2′′-terpyridine: synthesis, XRD structure and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (36), pp.9136. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1dt10485c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation synthesis of functional hybrid materials based on layered simple hydroxide hosts and ionic liquid guests – a pathway towards multifunctional ionogels without a silica matrix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailai Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (39), pp.9977. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1DT10841G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural characterizations, spectroscopic and magnetic properties of Mn-II and Mn-III complexes with an unprecedented bridging coordination mode of 2-salicylichydrazono-1,3-dithiolane ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra Bouchameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (11), pp.1774-1778. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Yassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of a New 1D Nickel(II) Hydroxythiophenedicarboxylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (25), pp.3713-3720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate spin correlation driven by frustration in BiCu2PO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq-Hugeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (18), pp.180413. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.180413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metastable hybrid phase, Zn2(OH)2(C8H4O4), exhibiting unique oxo-penta-coordinated Zn(II) atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Synthesis of Prussian Blue in Exponentially Growing Polyelectrolyte Multilayer Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boulmedais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (24), pp.14030-14036. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901479z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties and Pressure-Induced Ferromagnetism of Cu2(OH)3(CH3COO)·H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuya Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.19147. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp807636u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Clusters in Mesoporous Materials as Precursors to Nanoparticles of a New Lacunar Ternary Compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10876-007-0171-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular clusters in mesoporous materials as precursors to nanoparticles of new lacunar ternary compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (//), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Induced Single-Crystal-to-Single-Crystal Transformations and Structure-Directed Effects on Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Van-Der-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Barboiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (22), pp.9083-9089. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic700867b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular cobalt cages and coordination polymers templated by anion guest : self-assembly, structures, and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.5401-5407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of a new cobalt(II) thiophenedicarboxylate coordination polymer showing unprecedented coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3423-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: a new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of transition metal hydroxyterephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of a new family of chiral metal(II) citramalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Cobalt Cages and Coordination Polymers Templated by Anion Guests: Self‐Assembly, Structures, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5401-5407. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: A new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (1 - 3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to chiral magnets using α-hydroxycarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Mater. Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.2715-2728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (11), pp.115116. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of thiophenecarboxylates into magnetic transition metal hydroxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.3005-3015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of zinc hydroxy-terephthalate: Zn&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;(C&amp;lt;SUB&amp;gt;8&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.958-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of chiral and nonchiral transition-metal malates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.7627-7638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel two-dimensional metal-organic framework with unprecedented trimeric building unit constructed from bridging water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41, pp.981-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of multiple exchange couplings and magnetic susceptibility data in inorganic solids: the prototypical case of Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Ordering on the Luminescence in a Layered Organic-Inorganic OPV-Ni(II) Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nierengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.2933. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm049792c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmagnetic ground state in the molecular material Nd2[Cu (pba)]3 -23 H2O (pba = 1,3-propylenebis(oxamato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oushoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (5-6), pp.655-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux, nanotechnologies: quel nanomonde pour le futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie, nanomatériaux et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre RABU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS, Director of ResearchDirector of the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6779-1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112465080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short bio :Pierre Rabu, born in 1964 in Nantes, France, obtained his PhD in solid state chemistry from the University of Nantes in 1990. He was then recruited by CNRS as a researcher at the Institute of Physics and Chemistry of Materials of Strasbourg (IPCMS to work on low-dimensional magnetic materials. In 1996, he was awarded a JSPS fellowship at the Institute for Fundamental Organic Chemistry, Kyushu University, Fukuoka, Japan, and in 2001, he was visiting researcher at the Advanced Materials Research Institute, University of New Orleans, USA.In 1999, he was granted Habilitation to direct research from the Université Louis Pasteur, Strasbourg, on the subject “Low-dimensional magnetism: from molecules to hybrid materials”. From 2005 to 2008, Pierre Rabu was director of the CNRS national research group on multifunctional hybrid materials. Since 2018, he is Director of IPCMS.He was awarded the 1998 prize of the Solid-State Chemistry Division of the French Chemical Society, and is Distinguished Member of the French Chemical Society since 2021. He is appointed member of the Senate of the European Materials Research Society (2024) and member of the Rhenish Academy (2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Interest :General:Pierre Rabu focuses his activities on the design of molecular, inorganic or hybrid organic-inorganic solids, with a special emphasis on synthesis, structure-properties relationships, modelling and analysis of the magnetic behaviour of Low-Dimensional systems. His current activities concern especially intercalation compounds, layered organic-inorganic materials, multifunctional hybrid materials and magnetic, photo active, chiral nanostructures.Main keywords:Materials chemistry, Insertion chemistry, Layered hybrid organic-inorganic structures, Multifunctional systems, Magnetism, Photoluminescence, Ferroelectricity, Structure-property relationships.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topochemical silanization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; and post-synthesis complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.108017. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2025.108017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of manganese doping and calcination temperature on polarization, structural and magnetic properties of multiferroic LuFe(1-)Mn O3 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna N Morozovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A Eliseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1010, pp.178335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.178335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric order in the chiral coordination polymers [Ln2(L*)2(ox)2(H2O)2] with Ln = Gd3+ or Dy3+, L* = ((S, S)‐1,3‐bis(1‐carboxylethyl)imidazolium and ox = oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Taupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650 (11-12), pp.e202400005. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization and X-Ray Structure of Mononuclear Cu(II) Complex of the Schiff Base 2,2’- [1,1’-(Ethane-1,2-Diyl) Bis (Nitriloethylidyne)]Diphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgui Awa Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/CSJI/2024/v33i6935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Correlated Morphological and Structural Disorder in Boehmite‐Derived Alumina with Progressive Calcination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Sharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.e202400677. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seong-Ju Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven magnetic and structural transitions in multiferroic Lu(1-)Sc FeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Pakalniškis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Niaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimantas Ramanauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Karpinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 972, pp.172805. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the crystallite morphologies and aggregation in boehmite powders: a combined analysis of two- and three-dimensional electron microscopy with X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivedita Sudheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay platelet orientation inside self-standing beidellite clay films: Effect of silica nanospheres and link with macroscopic mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivagen Vydelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2022.106740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of structure-magnetic properties relationships in a new heteroleptic one-dimensional triple bridged azido/acetato/DMSO copper (II) coordination polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutebdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Baâdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1271, pp.134041. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.134041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Photo- and Thermoresponsive N -Salicylidene Aniline Derivatives into Cobalt and Zinc Layered Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (51), pp.21101-21114. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient shear-force assisted production of covalently functionalized oxide nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.08.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octahedral Hexachloro Environment of Dy3+ with Slow Magnetic Relaxation and Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.2099-2107. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination properties of two new Schiff-base phenoxy-carboxylates and comparative study of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Gali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Elhabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 508, pp.119656. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.119656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salts and Solvents Effect on the Crystal Structure of Imidazolium Dicarboxylate Salt Based Coordination Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4264-4272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced hybrid nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2563-2567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the organization of the interlayer organic moiety in a hybrid layered perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 269, pp.532-539. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu 2 (OH) 3 (C 12 H 25 SO 4 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and luminescent coordination networks based on imidazolium salts and lanthanides for sensitive ratiometric thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2775-2787. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.9.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted functionalization of the Aurivillius phase Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SrTa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; : diol grafting and amine insertion vs. alcohol grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nikolopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (35), pp.7104-7114. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01754A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncentrosymmetric Cu(II) Layered Hydroxide: Synthesis, Crystal Structure, Nonlinear Optical, and Magnetic Properties of Cu-2(OH)(3)(C12H25SO4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1809-1817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, magnetic properties and DFT calculations of new dihydroxo-bridged binuclear chromium(III) based on monodentate mixed ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheila Ouilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Luminescent and Magnetic Hybrid Networks Based on Lanthanide Ions and Imidazolium Dicarboxylate Salts: Influence of the Synthesis Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid nanomaterials: from the laboratory to the market (Editorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.861-862. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Simple Hydroxides Functionalized by Fluorene-Phosphonic Acids: Synthesis, Interface Theoretical Insights, and Magnetoelectric Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte M. Sevrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (41), pp.1703576. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201703576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new copper(II) coordination polymer containing chains of interconnected paddle-wheel antiferromagnetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouheroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Cherouana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Dahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (12), pp.1050-1055. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053229617013766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomorphic Transformation of Layered Simple Hydroxides into Prussian Blue Analogue Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2030--2038. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk nanostructured Ni P alloys: Elaboration from metastable Ni P nanoparticles by spark plasma sintering; mechanical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 686, pp.252-266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Crystallization of Uranyl Coordination Polymers Involving an Imidazolium Dicarboxylate Ligand: Effect of pH on the Nuclearity of Uranyl-Centered Subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.8697 - 8705. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Energy Transport via Plasmonic Propagation in a Supramolecular Organic Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Armao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giuseppone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2800--2805. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthesis modification of the aurivillius phase Bi2SrTa2O9 via in situ microwave-assisted &amp;quot;Click Reaction&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9790-9797. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of hydrated heterometallic uranyl-cobalt(II) coordination polymers with aromatic polycarboxylate ligands: Formation of U=O&mdash;Co bonding upon dehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10453 - 10466. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Microwave-Assisted Functionalization of the Aurivillius-Phase Bi2SrTa2O9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.4039-4046. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Hybrid Materials: Transferring Technology from Biology to Society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico A. J. M. Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1089-1095. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Materials Engineering in Biology, Chemistry, and Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Sommerdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1086-1088. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Three-Coordinate [Co{N(SiMe 3 ) 2 } 2 L] Complexes, L = N-Heterocyclic Carbene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (11), pp.2429-2438. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501178p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interfaces in layered hydroxides: magnetic and multifunctional superstructures by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye-Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6), pp.557-580. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ntrev-2015-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic Properties of Metal Phthalocyanine Tetrasulfonate Intercalated in Metal Layered Simple Hydroxides (Metal: Co, Cu, and Zn).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Higy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.13335-13342. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Dicarboxylate Based Metal-Organic Frameworks Obtained by Solvo-Ionothermal Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5342-5350. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight of an easy topochemical oxidative reaction in obtaining high performance electrochemical capacitor based on Co&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;Co&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt; monometallic cobalt Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Tetravalent 4f (Ce), 5d (Hf), or 5f (Th, U) Clusters by the [α-SiW9O34 ]10– Polyoxometalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (17), pp.8271 - 8280. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Near‐Infrared and Visible Light Emitters by Postsynthetic Modification of Ln +3 –IRMOF‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Abdelhameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (31), pp.5285-5295. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometric molecular single source precursors to cobalt phosphides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 409, pp.330-341. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2013.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted post-synthesis modification of layered simple hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Palamarciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.2016-2023. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ01231J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rod-like ZnO decorated with gamma-Fe2O3 nanoparticles monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Samia Smiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S476. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.02.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamellar nickel hydroxy-halides: anionic exchange synthesis, structural characterization and magnetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (22), pp.4449-4460. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tc32530j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metal Phthalocyanines/Metal Simple Hydroxide Multilayers: Experimental Evidence of Dipolar Field-Driven Magnetic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bourzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.1184-1194. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic4027688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Large {Actinide} 38 Poly-oxo Cluster with Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Volkringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beaurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (42), pp.15678 - 15681. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja4067207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydrated Ni3(OH)2(C8H4O4)2(H2O)4 to anhydrous Ni2(OH)2(C8H4O4): impact of structural transformations on magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (2), pp.872-881. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic402106v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cobalt phosphide nanoparticles derived from molecular clusters in mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Girleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-2132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of cytocompatible luminescent and magnetic nanohybrids based on ZnO, Zn0.95Ni0.05O and core@shell ZnO@Fe2O3 polymer grafted nanoparticles for biomedical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (12), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-012-1266-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Hybrid Materials Based on Layered Simple Hydroxide Hosts and Dicarboxylate Schiff Base Metal Complex Guests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphin Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (32), pp.5225-5238. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, quantification and modification of detonation nanodiamond functional groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Schmidlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.113-117. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Hybrid Materials: Design and Applications (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, SI, pp.5092-5093. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201201263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-intercalated layered metal hydroxides: effect of peptide chain length and side chain functionality on structural, optical and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyabrata Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (6), pp.1945-1957. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sc01087a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles investigation of the atomic structure and magnetic properties of copper hydroxide acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Boero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.202-208. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Coordinate Iron(II) N-Heterocyclic Carbene Alkyl Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Danopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Wesolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Yu. Monakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.4102-4105. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om300245z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional heterometallic layered hybrid magnets by double ion-exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyele-Mezui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2731-2740. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic synthesis of chiral erbium-doped silver/peptide/silica core-shell nanoparticles (ESPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mantion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Thünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (12), pp.5168. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nr10930h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered hydroxide hybrid nanostructures: a route to multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Massobrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.1031-1058. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cs00159g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain-like and dinuclear coordination polymers in lanthanide (Nd, Eu) oxochloride complexes with 2,2′:6′,2′′-terpyridine: synthesis, XRD structure and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pérez-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (36), pp.9136. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1dt10485c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation synthesis of functional hybrid materials based on layered simple hydroxide hosts and ionic liquid guests – a pathway towards multifunctional ionogels without a silica matrix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zailai Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (39), pp.9977. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1DT10841G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural characterizations, spectroscopic and magnetic properties of Mn-II and Mn-III complexes with an unprecedented bridging coordination mode of 2-salicylichydrazono-1,3-dithiolane ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra Bouchameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (11), pp.1774-1778. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Yassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Miozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of a New 1D Nickel(II) Hydroxythiophenedicarboxylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (25), pp.3713-3720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate spin correlation driven by frustration in BiCu2PO6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq-Hugeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (18), pp.180413. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.180413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metastable hybrid phase, Zn2(OH)2(C8H4O4), exhibiting unique oxo-penta-coordinated Zn(II) atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Synthesis of Prussian Blue in Exponentially Growing Polyelectrolyte Multilayer Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boulmedais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (24), pp.14030-14036. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la901479z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties and Pressure-Induced Ferromagnetism of Cu2(OH)3(CH3COO)·H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuya Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.19147. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp807636u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular clusters in mesoporous materials as precursors to nanoparticles of new lacunar ternary compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen Jacky Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (//), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Clusters in Mesoporous Materials as Precursors to Nanoparticles of a New Lacunar Ternary Compound PdxMoyP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cluster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10876-007-0171-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Induced Single-Crystal-to-Single-Crystal Transformations and Structure-Directed Effects on Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Van-Der-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Barboiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (22), pp.9083-9089. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic700867b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular cobalt cages and coordination polymers templated by anion guest : self-assembly, structures, and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.5401-5407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of a new cobalt(II) thiophenedicarboxylate coordination polymer showing unprecedented coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3423-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of transition metal hydroxyterephthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: a new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of a new family of chiral metal(II) citramalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360, pp.1111-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: A new strategy using a cobalt soap as a co-template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Braunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (1 - 3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Cobalt Cages and Coordination Polymers Templated by Anion Guests: Self‐Assembly, Structures, and Magnetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desmarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bettoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5401-5407. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to chiral magnets using α-hydroxycarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Mater. Chem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.2715-2728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (11), pp.115116. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of thiophenecarboxylates into magnetic transition metal hydroxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.3005-3015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of zinc hydroxy-terephthalate: Zn&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;(C&amp;lt;SUB&amp;gt;8&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdelouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.958-963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure and magnetic properties of chiral and nonchiral transition-metal malates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beghidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Welter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.7627-7638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel two-dimensional metal-organic framework with unprecedented trimeric building unit constructed from bridging water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41, pp.981-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical determination of multiple exchange couplings and magnetic susceptibility data in inorganic solids: the prototypical case of Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Magnetic Ordering on the Luminescence in a Layered Organic-Inorganic OPV-Ni(II) Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nierengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Demessence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.2933. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm049792c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonmagnetic ground state in the molecular material Nd2[Cu (pba)]3 -23 H2O (pba = 1,3-propylenebis(oxamato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oushoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (5-6), pp.655-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux, nanotechnologies: quel nanomonde pour le futur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie, nanomatériaux et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="932862A1"/>
+    <w:nsid w:val="F82C567A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rabu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6779-1527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112465080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Pakalni&#353;kis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Niaura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Ramanauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Eliseev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Awa Seck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04808822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Sharna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpinsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagen Vydelingum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutebdja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ba&#226;dji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Beghidja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beghidja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benamara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.10.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01754A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ouilia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.02.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3010001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.87" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouheroum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229617013766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delahaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ihiawakrim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501338" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMH1WLNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Turki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01600" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Armao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. J. M. Sommerdijk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sommerdijk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Danopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501178p" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye-Leroi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Higy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02985" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.05.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdelhameed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402789" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5975T52R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.09.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85R4GHPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palamarciuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01231J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Balti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Samia Smiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.118" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taibi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Jouini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fievet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc32530j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402106v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gueguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Poussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavon-Djavid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1266-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-586Z7MQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200695" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97B591T1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schmidlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pichot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Comet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Josset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXGXDZWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buehler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201263" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mantion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc01087a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Wesolek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu. Monakhov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300245z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyele-Mezui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101220" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A446D2FF4315D313AF41306EFFEBF24099EBCDF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Graf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Th&#252;nemann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10930h" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260106v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00159g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez-Campos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10485c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailai Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaefer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10841G" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259669v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Bouchameni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.04.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QTFM0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq-Hugeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.180413" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901479z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371425v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Inoue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807636u" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KP9BD9NP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croizat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-007-0171-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/103FF603B07FAC4FF967687F16C783E03759324E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic700867b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62PGKC0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212081v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarets" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettoschi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rager" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boubekeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212133v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030793v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghidja" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653005v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettoschi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700265" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDK1P7SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelouhab" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Livage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaigneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llunell" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022460v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049792c" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7GLVXQ3Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207378v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oushoorn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rabu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6779-1527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112465080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Pakalni&#353;kis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Niaura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Ramanauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Eliseev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.178335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Taupier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgui Awa Seck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04808822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Sharna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpinsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagen Vydelingum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutebdja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ba&#226;dji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Beghidja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beghidja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Benamara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussadia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.10.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01754A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Ouilia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkhiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.02.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry3010001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.87" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouheroum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Cherouana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229617013766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delahaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ihiawakrim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501338" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMH1WLNZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bousnina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Turki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.349" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Armao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00581" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01697" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00338" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211693v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. J. M. Sommerdijk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sommerdijk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Massard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Danopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501178p" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye-Leroi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ntrev-2015-0017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Higy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02985" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500825" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E38FAE6DCA75512C6CB7AC1742229A929BA73E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.05.052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;ghin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdelhameed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402789" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5975T52R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.09.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85R4GHPS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palamarciuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01231J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Balti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Samia Smiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.02.118" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taibi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Jouini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fievet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc32530j" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4027688" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4067207" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sibille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402106v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Balti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gueguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Poussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavon-Djavid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1266-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-586Z7MQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259655v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Eyele-Mezui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200695" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97B591T1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schmidlin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pichot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Comet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Josset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXGXDZWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Buehler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201263" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mantion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc01087a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2011.09.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Wesolek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Yu. Monakhov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300245z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyele-Mezui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101220" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A446D2FF4315D313AF41306EFFEBF24099EBCDF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Graf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Th&#252;nemann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10930h" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260106v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cs00159g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez-Campos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10485c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailai Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schaefer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10841G" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259669v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra Bouchameni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.04.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QTFM0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq-Hugeux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.180413" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laugel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901479z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371425v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Inoue" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807636u" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KP9BD9NP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591019v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croizat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-007-0171-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/103FF603B07FAC4FF967687F16C783E03759324E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van-Der-Lee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Barboiu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic700867b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62PGKC0X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212081v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amouri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarets" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bettoschi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rager" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boubekeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212133v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghidja" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653005v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettoschi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700265" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDK1P7SH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelouhab" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Livage" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaigneau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llunell" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022460v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049792c" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7GLVXQ3Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207378v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kahn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oushoorn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>