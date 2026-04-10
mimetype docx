--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cités d'or de Marcos de Niza</w:t>
+                <w:t xml:space="preserve">Tenochtitlan, requiem aztèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Numéro spécial, pp.54-59</w:t>
+              <w:t xml:space="preserve">, 2016, Numéro spécial, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472677v1</w:t>
+                <w:t xml:space="preserve">hal-01472676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenochtitlan, requiem aztèque</w:t>
+                <w:t xml:space="preserve">Les cités d'or de Marcos de Niza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Numéro spécial, pp.30-31</w:t>
+              <w:t xml:space="preserve">, 2016, Numéro spécial, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472676v1</w:t>
+                <w:t xml:space="preserve">hal-01472677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Penser et Gouverner Le Nouveau Monde Au XVIIe Siècle. L'empire de Papier de Juan Díez de La Calle, Commis Du Conseil Des Indes.(Pensar y Gobernar El Nuevo Mundo En El Siglo XVII. El Imperio de Papel de Juan Díez de La Calle, Oficial Del Consejo de Indias)</w:t>
               </w:r>
@@ -526,315 +526,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La muerte cristiana entre la pastoral evangelizadora y las prácticas indÍgenas: un acercamiento comparativo (México central y Los andes del centro-sur, siglo xvi- principio del xvii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chungará</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.691-705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de : Jimena Paz Obregón-Iturra, Luc Capdevila, Nicolas Richard (dir.), Les Indiens des frontières coloniales, Amérique australe, xvie siècle/temps présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Michel Bertrand et Jean-Philippe Priotti (dir.), Circulations maritimes: l'Espagne et son empire (xvie-xviiie siècle)</w:t>
+                <w:t xml:space="preserve">Recension de : Marie-Cécile Bénassy-Berling, Sor Juana Inés de la Cruz : Une femme de lettres exceptionnelle (Mexique, xviie siècle) [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.165-168</w:t>
+              <w:t xml:space="preserve">, 2011, pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472692v1</w:t>
+                <w:t xml:space="preserve">hal-01472693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Marie-Cécile Bénassy-Berling, Sor Juana Inés de la Cruz : Une femme de lettres exceptionnelle (Mexique, xviie siècle) [en ligne]</w:t>
+                <w:t xml:space="preserve">Recension de : Michel Bertrand et Jean-Philippe Priotti (dir.), Circulations maritimes: l'Espagne et son empire (xvie-xviiie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.163-165</w:t>
+              <w:t xml:space="preserve">, 2011, pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472693v1</w:t>
+                <w:t xml:space="preserve">hal-01472692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servir la Couronne: Les faux-pas du comte de Baños, vice-roi de la Nouvelle-Espagne (1660-1664)</w:t>
               </w:r>
@@ -1190,187 +1190,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00828102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Couronne, l'église et les enquêtes ethnographiques dans la Vice-Royauté de la Nouvelle-Espagne au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Latin American and Caribbean Studies / Revue canadienne des études latino-américaines et caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18 (33), pp.73-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie au service de l’hispanité : la relecture de l’histoire de l’Amérique latine dans l’Espagne des premières années du franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 1492-1992, Espagne-Amérique latine : de la Découverte à l’Expo, 27, pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mat.1992.410626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748647v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01386118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1520,303 +1520,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saints américains et images miraculeuses : Lima et Mexico, deux voies divergentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux chrétiens, nouvelles chrétientés dans les Amériques (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des suffrages pour les saints, entre accumulation et concentration : le cérémonial de la cathédrale de Mexico (1751)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour céleste. La commémoration collective des saints au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux chrétiens, nouvelles chrétientés dans les Amériques (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nanterre, France. pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une chrétienté américaine à l'âge moderne ; les Indes d'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chrétienté dans l'histoire : une notion mouvante, Académie catholique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.163-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472684v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01472683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criados, parientes, amigos y allegados : le vice-roi de la Nouvelle-Espagne et ses proches au XVII e siècle</w:t>
               </w:r>
@@ -2483,151 +2483,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et corruption aux Indes espagnoles. Le gouvernement du comte de Baños, vice-roi du Mexique (XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2016, 978-2_410-00215-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et corruption aux Indes espagnoles: le gouvernement du comte de Baños, vice-roi du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472675v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01658915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux chrétiens, nouvelles chrétientés dans les Amériques (XVIe-XIXe siècle)</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2010.v67.i1.335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.6444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2010.v67.i1.335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.6444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>