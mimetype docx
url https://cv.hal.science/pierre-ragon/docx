--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -1520,165 +1520,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des suffrages pour les saints, entre accumulation et concentration : le cérémonial de la cathédrale de Mexico (1751)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour céleste. La commémoration collective des saints au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saints américains et images miraculeuses : Lima et Mexico, deux voies divergentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux chrétiens, nouvelles chrétientés dans les Amériques (XVIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472681v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01472682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2010.v67.i1.335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.6444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2010.v67.i1.335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giudicelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.6444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1992.410626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>