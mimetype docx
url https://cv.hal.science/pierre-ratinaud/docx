--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les profils d’auto-efficacité vocationnelle et ses sources chez les élèves de terminale au moment du choix d’orientation post-bac</w:t>
+                <w:t xml:space="preserve">Reply to Aldè et al. Comment on “Manchaiah et al. Social Representations of “Tinnitus” and “Health” among Individuals with Tinnitus Seeking Online Psychological Interventions. Audiol. Res. 2023, 13, 207–220”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Tali</w:t>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Jmel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gaudron</w:t>
+                <w:t xml:space="preserve">Eldre W Beukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.17489⟩</w:t>
+              <w:t xml:space="preserve">Audiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.653 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/audiolres13040057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04200958v1</w:t>
+                <w:t xml:space="preserve">hal-04848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Aldè et al. Comment on “Manchaiah et al. Social Representations of “Tinnitus” and “Health” among Individuals with Tinnitus Seeking Online Psychological Interventions. Audiol. Res. 2023, 13, 207–220”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre les profils d’auto-efficacité vocationnelle et ses sources chez les élèves de terminale au moment du choix d’orientation post-bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">Saïd Jmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldre W Beukes</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.653 - 654. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52/2, pp.341-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/audiolres13040057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.17489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848785v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04200958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
               </w:r>
@@ -555,1831 +555,1831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03878772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Peralva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03366403v1</w:t>
+                <w:t xml:space="preserve">halshs-03049810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social representation of hearing aids among people with hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Chundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojae Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajalakshmi Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (12), pp.964-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1886349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695153v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation de la fonction de génération de signification du noyau central des représentations sociales à partir de l’étude longitudinale d’un système représentationnel de trois objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing aid acquisition and ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Wet Swanepoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fregonese</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abram Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pennebaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1931487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695114v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representation of hearing aids among people with hearing loss</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Allen</w:t>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woojae Han</w:t>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajalakshmi Krishna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (12), pp.964-978. </w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1886349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694952v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing aid acquisition and ownership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Bennett</w:t>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Wet Swanepoel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abram Bailey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Pennebaker</w:t>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1931487⟩</w:t>
+              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694920v1</w:t>
+                <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049810v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+                <w:t xml:space="preserve">Interrogation de la fonction de génération de signification du noyau central des représentations sociales à partir de l’étude longitudinale d’un système représentationnel de trois objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/1-2-3-4 (125-128), pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279266v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
+                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+                <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Stuttering in the United Sates Newspaper Media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15398285.2020.1810940⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694882v1</w:t>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representation of “Hearing Loss” Among People with Hearing Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Representation of Stuttering in the United Sates Newspaper Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Azios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzan Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Rutland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1719127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.329-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15398285.2020.1810940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695030v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Social Representation of “Hearing Loss” Among People with Hearing Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Chundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojae Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spoorthi Thammaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.725-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1719127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049805v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02967512v1</w:t>
+                <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Shortcomings of Direct-to-Consumer Hearing Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resémantisations du toponyme « Occitanie » dans la presse quotidienne régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyn Amlani</w:t>
+                <w:t xml:space="preserve">Pierre Aigouy-Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Bricker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clayton Whitfield</w:t>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2018_JSLHR-H-18-0370⟩</w:t>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 50 (1), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.050.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657782v1</w:t>
+                <w:t xml:space="preserve">hal-03647384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resémantisations du toponyme « Occitanie » dans la presse quotidienne régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits and Shortcomings of Direct-to-Consumer Hearing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amyn Amlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aigouy-Campoy</w:t>
+                <w:t xml:space="preserve">Christina Bricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Clayton Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 50 (1), pp.67-88. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (5), pp.1506-1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.050.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2018_JSLHR-H-18-0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647384v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Hearing Loss and Hearing Aids in the U.S. Newspaper Media: Cross-Sectional Analysis of Secondary Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,910 +2433,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of previously published data to identify patterns in the social representation of “Loud music” in young adults across countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attributing and Managing the Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Zhao</w:t>
+                <w:t xml:space="preserve">Stamos Papastamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Oladeji</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xenia Chryssochoou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Prodromitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Poeschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/nah.NAH_21_17⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658734v1</w:t>
+                <w:t xml:space="preserve">hal-03648884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Previously Published Data to Identify Patterns in the Social Representation of ‘Hearing Aids’ Across Countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Examination of previously published data to identify patterns in the social representation of “Loud music” in young adults across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Oladeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Audiology and Otology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7874/jao.2017.00318⟩</w:t>
+              <w:t xml:space="preserve">Noise and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (92), pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/nah.NAH_21_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658214v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns in the social representation of “hearing loss” across countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Examination of Previously Published Data to Identify Patterns in the Social Representation of ‘Hearing Aids’ Across Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle Tympas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berth Danermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2018.1516894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Audiology and Otology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7874/jao.2017.00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648429v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Tinnitus in the US Newspaper Media and in Facebook Pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Patterns in the social representation of “hearing loss” across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Germundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Andersson</w:t>
+                <w:t xml:space="preserve">Aristotle Tympas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Journal of Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/ijmr.9065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.931-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2018.1516894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658031v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing and Managing the Crisis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerasimos Prodromitis</w:t>
+                <w:t xml:space="preserve">Representation of Tinnitus in the US Newspaper Media and in Facebook Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Poeschl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerhard Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Interactive Journal of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/ijmr.9065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648884v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariola Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115, pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3517,51 +3517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre distinctivité et acceptabilité : les contenus des sites Web de partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mondes lexicaux aux représentations sociales. Une première approche des thématiques dans les débats à l’Assemblée nationale (1998-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.57-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures sociodiscursives et conquête du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias et l'opinion- Eléments théoriques et méthodologiques pour une analyse du débat sur l'identité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,51 +3898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche improbable d'une homogène diversité : le débat sur l'identité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 187 (3), pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité nationale : l’alibi du débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,234 +4084,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dire ou l'écrire sur les réseaux sociaux numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Tsimpoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'analyses textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773431v1</w:t>
+                <w:t xml:space="preserve">hal-04629054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des fréquences et des cooccurrences des entités nommées dans les discours de la presse sur l’intelligence artificielle (2012-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dire ou l'écrire sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos Tsimpoukis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique. pp.893-902</w:t>
+              <w:t xml:space="preserve">Journée d'analyses textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629054v1</w:t>
+                <w:t xml:space="preserve">hal-04773431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser ADT et NLP pour caractériser les commentaires en ligne et détecter les tendances complotistes : le cas des vaccins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,312 +4343,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278507v1</w:t>
+                <w:t xml:space="preserve">hal-04652599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652599v1</w:t>
+                <w:t xml:space="preserve">hal-03278507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-parent families’ experience of home schooling with young children during the first COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium School at home: the lived experience of families with young children during the first COVID-19 lockdown in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4673,51 +4673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un corpus hétérogène : le cas des Archives numériques de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques méthodes pour l’étude des relations entre classifications lexicales de corpus hétérogènes : application aux débats à l’assemblée nationale et aux sites web de partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France. 193-202 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2016/01-ACTES/83670/83670.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,51 +4850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode ALCESTE à de &amp;quot;gros&amp;quot; corpus et stabilité des &amp;quot;mondes lexicaux&amp;quot; : analyse du &amp;quot;CableGate&amp;quot; avec IRaMuTeQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Liège, Belgique. 835-844 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2012/Communications/Ratinaud,%20Pierre%20et%20al.%20-%20Application%20de%20la%20methode%20Alceste.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de similitude appliquée aux corpus textuels : les primaires socialistes pour l’élection présidentielle française (septembre-octobre 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Liège, Belgique. 687-699 (en ligne : http://lexicometrica.univ-paris3.fr/jadt/jadt2012/Communications/Marchand,%20Pascal%20et%20al.%20-%20L'analyse%20de%20similitude%20appliquee%20aux%20corpus%20textuels.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,77 +5046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5184,51 +5184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1789 : les mots d’un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frénésie médiatique dans la presse quotidienne française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES GILETS JAUNES : UN DÉFI JOURNALISTIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5378,77 +5378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Social Representations Theory in understanding public perception of hearing loss and hearing aids [: Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5490,77 +5490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : How to study social representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5602,77 +5602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude towards hearing loss and hearing aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5714,77 +5714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Social Representations Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5835,77 +5835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disabilities in our minds: Social Representations Theory and methods in context [: Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émeline Comby; Yannick Mosset; Stéphanie de Carrara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -6310,103 +6310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6467,51 +6467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,103 +6578,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6846,77 +6846,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and Social Representations Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être français aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
@@ -7434,51 +7434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaudron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinaya Manchaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldre W Beukes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres13040057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fregonese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Chundu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Allen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojae Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Krishna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1886349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Bennett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Wet Swanepoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bailey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pennebaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1931487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Azios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Irani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Rutland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2020.1810940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spoorthi Thammaiah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1719127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Amlani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bricker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Whitfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-H-18-0370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aigouy-Campoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldr&#233; Beukes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_aja-18-0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Oladeji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.NAH_21_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotle Tympas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berth Danermark" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Germundsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7874/jao.2017.00318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2018.1516894" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Andersson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/ijmr.9065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Papastamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pavlopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Prodromitis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poeschl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312465550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100255000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003667-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-and-Social-Representations-Theory-The-Case-of-Hearing-Loss/Manchaiah-Danermark-Germundsson-Ratinaud/p/book/9780367786175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.padovauniversitypress.it/publications/9788869381300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Etre_fran%C3%A7ais_aujourd_hui-9782918597490-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinaya Manchaiah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldre W Beukes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres13040057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Chundu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Allen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojae Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Krishna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1886349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Bennett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Wet Swanepoel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bailey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pennebaker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1931487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fregonese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Azios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Irani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Rutland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2020.1810940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spoorthi Thammaiah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1719127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aigouy-Campoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Amlani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bricker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Whitfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-H-18-0370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldr&#233; Beukes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_aja-18-0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Papastamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pavlopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Prodromitis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poeschl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Oladeji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.NAH_21_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotle Tympas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berth Danermark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Germundsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7874/jao.2017.00318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2018.1516894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/ijmr.9065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312465550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100255000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003667-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-and-Social-Representations-Theory-The-Case-of-Hearing-Loss/Manchaiah-Danermark-Germundsson-Ratinaud/p/book/9780367786175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.padovauniversitypress.it/publications/9788869381300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Etre_fran%C3%A7ais_aujourd_hui-9782918597490-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>