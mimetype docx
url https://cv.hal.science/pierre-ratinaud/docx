--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Aldè et al. Comment on “Manchaiah et al. Social Representations of “Tinnitus” and “Health” among Individuals with Tinnitus Seeking Online Psychological Interventions. Audiol. Res. 2023, 13, 207–220”</w:t>
+                <w:t xml:space="preserve">Relations entre les profils d’auto-efficacité vocationnelle et ses sources chez les élèves de terminale au moment du choix d’orientation post-bac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldre W Beukes</w:t>
+                <w:t xml:space="preserve">Saïd Jmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/audiolres13040057⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52/2, pp.341-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.17489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848785v1</w:t>
+                <w:t xml:space="preserve">halshs-04200958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les profils d’auto-efficacité vocationnelle et ses sources chez les élèves de terminale au moment du choix d’orientation post-bac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Tali</w:t>
+                <w:t xml:space="preserve">Reply to Aldè et al. Comment on “Manchaiah et al. Social Representations of “Tinnitus” and “Health” among Individuals with Tinnitus Seeking Online Psychological Interventions. Audiol. Res. 2023, 13, 207–220”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gaudron</w:t>
+                <w:t xml:space="preserve">Eldre W Beukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52/2, pp.341-384. </w:t>
+              <w:t xml:space="preserve">Audiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.653 - 654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.17489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/audiolres13040057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04200958v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne sur Facebook : analyse lexicale des publications des mouvements politiques lors de la campagne présidentielle de 2017</w:t>
               </w:r>
@@ -555,1567 +555,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03878772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Interrogation de la fonction de génération de signification du noyau central des représentations sociales à partir de l’étude longitudinale d’un système représentationnel de trois objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/1-2-3-4 (125-128), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049810v1</w:t>
+                <w:t xml:space="preserve">hal-03695114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representation of hearing aids among people with hearing loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Chundu</w:t>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Allen</w:t>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woojae Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rajalakshmi Krishna</w:t>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1886349⟩</w:t>
+              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694952v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing aid acquisition and ownership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca J. Bennett</w:t>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Wet Swanepoel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">Julie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abram Bailey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1931487⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694920v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social representation of hearing aids among people with hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Chundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+                <w:t xml:space="preserve">Peter M. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+                <w:t xml:space="preserve">Woojae Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajalakshmi Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (12), pp.964-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1886349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279266v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hearing aid acquisition and ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
+                <w:t xml:space="preserve">Rebecca J. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Peralva</w:t>
+                <w:t xml:space="preserve">de Wet Swanepoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Abram Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Pennebaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2021.1931487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03366403v1</w:t>
+                <w:t xml:space="preserve">hal-03694920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
+              <w:t xml:space="preserve">Mobile Media &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695153v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation de la fonction de génération de signification du noyau central des représentations sociales à partir de l’étude longitudinale d’un système représentationnel de trois objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fregonese</w:t>
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020/1-2-3-4 (125-128), pp.19-38. </w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695114v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02967512v1</w:t>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+                <w:t xml:space="preserve">Social Representation of “Hearing Loss” Among People with Hearing Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Chundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojae Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spoorthi Thammaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.725-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1719127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+                <w:t xml:space="preserve">hal-03695030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Stuttering in the United Sates Newspaper Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Azios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzan Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittany Rutland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (4), pp.329-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15398285.2020.1810940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representation of “Hearing Loss” Among People with Hearing Loss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woojae Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Audiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.725-739. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1719127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695030v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
+                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049805v1</w:t>
+                <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resémantisations du toponyme « Occitanie » dans la presse quotidienne régionale</w:t>
               </w:r>
@@ -2205,51 +2205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Shortcomings of Direct-to-Consumer Hearing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyn Amlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Hearing Loss and Hearing Aids in the U.S. Newspaper Media: Cross-Sectional Analysis of Secondary Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,64 +2465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2612,64 +2612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
@@ -2701,642 +2701,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing and Managing the Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of previously published data to identify patterns in the social representation of “Loud music” in young adults across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stamos Papastamou</w:t>
+                <w:t xml:space="preserve">Fei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Chryssochoou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susan Oladeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.148⟩</w:t>
+              <w:t xml:space="preserve">Noise and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (92), pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/nah.NAH_21_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648884v1</w:t>
+                <w:t xml:space="preserve">hal-03658734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of previously published data to identify patterns in the social representation of “Loud music” in young adults across countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Examination of Previously Published Data to Identify Patterns in the Social Representation of ‘Hearing Aids’ Across Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle Tympas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berth Danermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/nah.NAH_21_17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Audiology and Otology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7874/jao.2017.00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658734v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Previously Published Data to Identify Patterns in the Social Representation of ‘Hearing Aids’ Across Countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patterns in the social representation of “hearing loss” across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Germundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotle Tympas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Audiology and Otology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7874/jao.2017.00318⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Audiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.931-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14992027.2018.1516894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658214v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns in the social representation of “hearing loss” across countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Representation of Tinnitus in the US Newspaper Media and in Facebook Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristotle Tympas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Berth Danermark</w:t>
+                <w:t xml:space="preserve">Gerhard Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Audiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14992027.2018.1516894⟩</w:t>
+              <w:t xml:space="preserve">Interactive Journal of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/ijmr.9065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648429v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Tinnitus in the US Newspaper Media and in Facebook Pages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">Attributing and Managing the Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamos Papastamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Chryssochoou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Prodromitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Andersson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Poeschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Journal of Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/ijmr.9065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658031v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Charlie Hebdo Attacks on Twitter</w:t>
               </w:r>
@@ -4343,312 +4343,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652599v1</w:t>
+                <w:t xml:space="preserve">hal-03278507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278507v1</w:t>
+                <w:t xml:space="preserve">hal-04652599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-parent families’ experience of home schooling with young children during the first COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium School at home: the lived experience of families with young children during the first COVID-19 lockdown in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,77 +5046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5378,77 +5378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Social Representations Theory in understanding public perception of hearing loss and hearing aids [: Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5490,77 +5490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : How to study social representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,316 +5596,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude towards hearing loss and hearing aids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Social Representations Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinaya Manchaiah; Berth Danermark; Per Germundsson; Pierre Ratinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Social Representations Theory : The Case of Hearing Loss</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Social Representations Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.20-37, 2019, 9781351003667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351003667-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877420v1</w:t>
+                <w:t xml:space="preserve">hal-04753813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Social Representations Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attitude towards hearing loss and hearing aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinaya Manchaiah; Berth Danermark; Per Germundsson; Pierre Ratinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Social Representations Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Social Representations Theory : The Case of Hearing Loss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.79-95, 2019, 9780367786175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781351003667-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04753813v1</w:t>
+                <w:t xml:space="preserve">hal-04877420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disabilities in our minds: Social Representations Theory and methods in context [: Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6349,64 +6349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6467,51 +6467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,103 +6578,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6846,77 +6846,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and Social Representations Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinaya Manchaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berth Danermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Germundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
@@ -7434,51 +7434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinaya Manchaiah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldre W Beukes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres13040057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Chundu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Allen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojae Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Krishna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1886349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Bennett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Wet Swanepoel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bailey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pennebaker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1931487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fregonese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Azios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Irani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Rutland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2020.1810940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spoorthi Thammaiah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1719127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aigouy-Campoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Amlani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bricker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Whitfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-H-18-0370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldr&#233; Beukes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_aja-18-0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Papastamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pavlopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Prodromitis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poeschl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Oladeji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.NAH_21_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotle Tympas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berth Danermark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Germundsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7874/jao.2017.00318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2018.1516894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/ijmr.9065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312465550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100255000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003667-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-and-Social-Representations-Theory-The-Case-of-Hearing-Loss/Manchaiah-Danermark-Germundsson-Ratinaud/p/book/9780367786175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.padovauniversitypress.it/publications/9788869381300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Etre_fran%C3%A7ais_aujourd_hui-9782918597490-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04200958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gaudron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinaya Manchaiah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldre W Beukes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres13040057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fregonese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Chundu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Allen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojae Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajalakshmi Krishna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1886349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Bennett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Wet Swanepoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Bailey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pennebaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2021.1931487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spoorthi Thammaiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1719127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Azios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Irani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Rutland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2020.1810940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aigouy-Campoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Amlani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bricker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Whitfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-H-18-0370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldr&#233; Beukes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_aja-18-0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Oladeji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.NAH_21_17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotle Tympas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berth Danermark" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Germundsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7874/jao.2017.00318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14992027.2018.1516894" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Andersson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/ijmr.9065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Papastamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pavlopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Prodromitis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poeschl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03631470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2056305117693647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312465550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03689925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100255000" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351003667-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04877431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-and-Social-Representations-Theory-The-Case-of-Hearing-Loss/Manchaiah-Danermark-Germundsson-Ratinaud/p/book/9780367786175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03657601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.padovauniversitypress.it/publications/9788869381300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Etre_fran%C3%A7ais_aujourd_hui-9782918597490-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>