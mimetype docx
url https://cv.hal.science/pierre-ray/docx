--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -636,1099 +636,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700579v2</w:t>
+                <w:t xml:space="preserve">hal-04601943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing identifies a homozygous splicing variant in TDRKH segregating with non-obstructive azoospermia in an Iranian family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharanya Sen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
+                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14584⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633652v1</w:t>
+                <w:t xml:space="preserve">hal-04700579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole genome sequencing identifies a homozygous splicing variant in TDRKH segregating with non-obstructive azoospermia in an Iranian family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharanya Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Vilpreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tebbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (5), pp.625-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780939v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601943v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
+                <w:t xml:space="preserve">CCDC65, encoding a component of the axonemal Nexin-Dynein Regulatory Complex, is required for sperm flagellum structure in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Fadwa Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Broster Reix</w:t>
+                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beurois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">Seyedeh‐hanieh Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105 (3), pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241708v1</w:t>
+                <w:t xml:space="preserve">hal-05401224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Coudert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+                <w:t xml:space="preserve">Christine Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256999v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCDC65, encoding a component of the axonemal Nexin-Dynein Regulatory Complex, is required for sperm flagellum structure in humans</w:t>
+                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Jreijiri</w:t>
+                <w:t xml:space="preserve">Alicia Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedeh‐hanieh Hosseini</w:t>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 105 (3), pp.317-322. </w:t>
+              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401224v1</w:t>
+                <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
               </w:r>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102 (1), pp.22-29. </w:t>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.2187. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365058v1</w:t>
+                <w:t xml:space="preserve">hal-03369854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Daneshipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (7), pp.1031-1043. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-021-02270-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22042187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369854v1</w:t>
+                <w:t xml:space="preserve">hal-03365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,103 +2518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cavarocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
@@ -2780,611 +2780,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
+                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Touré</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004953v1</w:t>
+                <w:t xml:space="preserve">hal-03005093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of RNA-Binding Proteins Modulating Post-Transcriptional Regulation of Protein Expression in the Maturing Mammalian Oocyte</w:t>
+                <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou-Kent</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9030662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-020-02113-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005093v1</w:t>
+                <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyan Tang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,77 +3435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayis Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
@@ -3697,870 +3697,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322935v1</w:t>
+                <w:t xml:space="preserve">hal-02324031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+                <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003335v1</w:t>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324031v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,338 +4631,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma El Khouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic duplication in the 19q13.42 imprinted region identified as a new genetic cause of intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciane Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,77 +5052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoi Chang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,459 +5706,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
+                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00639414v1</w:t>
+                <w:t xml:space="preserve">inserm-00588067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPY19L2 Deletion as a Major Cause of Globozoospermia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossard</w:t>
+                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Redin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Muller</w:t>
+                <w:t xml:space="preserve">Lazhar Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007899v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">DPY19L2 Deletion as a Major Cause of Globozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Koscinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Elinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+                <w:t xml:space="preserve">Claire Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+                <w:t xml:space="preserve">Jean Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.344-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588067v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new FOXP3 mutations and prenatal diagnosis of IPEX syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,64 +6394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Function of aurora kinase C (AURKC) in human reproduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,64 +6541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aurora Kinase C c.144delC mutation causes meiosis I arrest in men and is frequent in the North African population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2 loss impairs cilia structure and leads to primary ciliary dyskinesia symptoms in mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,51 +6966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,537 +7162,537 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D live cell imaging of whole organoids in time-lapse using intensity diffraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Grudinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2625734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep learning framework applied to optical diffraction tomography (ODT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Grudinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Mar 2021, Online Only, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hamamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190387v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">hal-03454249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7847,51 +7847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>