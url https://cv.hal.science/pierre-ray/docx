--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent loss‐of‐function variant in DRC1 causes non‐syndromic severe asthenozoospermia with favorable intracytoplasmic sperm injection and pregnancy outcomes</w:t>
+                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Tebbakh</w:t>
+                <w:t xml:space="preserve">Edgar del Llano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
+                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boursier</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+                <w:t xml:space="preserve">Pierre F Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920445v1</w:t>
+                <w:t xml:space="preserve">hal-05354591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of ethiodized poppy seed oil-based contrast agent into the uterus enhances fertilization rate in mice inseminated with low sperm numbers</w:t>
+                <w:t xml:space="preserve">A recurrent loss‐of‐function variant in DRC1 causes non‐syndromic severe asthenozoospermia with favorable intracytoplasmic sperm injection and pregnancy outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar del Llano</w:t>
+                <w:t xml:space="preserve">Célia Tebbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Rasschaert</w:t>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre F Ray</w:t>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaf204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354591v1</w:t>
+                <w:t xml:space="preserve">hal-04920445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the sperm head defects in MMAF condition and their impact on embryo development in mice</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanyuth Thamwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharanya Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Tebbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,51 +1653,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-allelic truncating variants in CFAP206 cause male infertility in human and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunshan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic architecture of morphological abnormalities of the sperm tail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,308 +3044,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyu Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayis Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
@@ -3703,90 +3703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,559 +3965,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322935v1</w:t>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
               </w:r>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,459 +4631,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+                <w:t xml:space="preserve">Genomic duplication in the 19q13.42 imprinted region identified as a new genetic cause of intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Graciane Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Poreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.575-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+                <w:t xml:space="preserve">hal-02350874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic duplication in the 19q13.42 imprinted region identified as a new genetic cause of intrauterine growth restriction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Poreau</w:t>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (6), pp.575-580. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350874v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.878 - 891. </w:t>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
@@ -7123,51 +7123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>