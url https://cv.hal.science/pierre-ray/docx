--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -636,1099 +636,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1137-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601943v2</w:t>
+                <w:t xml:space="preserve">hal-04700579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic continuum and poor intracytoplasmic sperm injection intracytoplasmic sperm injection prognosis in patients harboring HENMT1 variants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole genome sequencing identifies a homozygous splicing variant in TDRKH segregating with non-obstructive azoospermia in an Iranian family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pascal Hograindleur</w:t>
+                <w:t xml:space="preserve">Sharanya Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tebbakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13730⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (5), pp.625-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700579v2</w:t>
+                <w:t xml:space="preserve">hal-04633652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of CCDC146, a ubiquitous centriole and microtubule-associated protein, leads to non-syndromic male infertility in human and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Muroňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.86845.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing identifies a homozygous splicing variant in TDRKH segregating with non-obstructive azoospermia in an Iranian family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Tebbakh</w:t>
+                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14584⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633652v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Vilpreux</w:t>
+                <w:t xml:space="preserve">A splice donor variant of GAS8 induces structural disorganization of the axoneme in sperm flagella and leads to nonsyndromic male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+                <w:t xml:space="preserve">Aurélien Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.220-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.94514.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780939v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCDC65, encoding a component of the axonemal Nexin-Dynein Regulatory Complex, is required for sperm flagellum structure in humans</w:t>
+                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Jreijiri</w:t>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cazin</w:t>
+                <w:t xml:space="preserve">Christine Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedeh‐hanieh Hosseini</w:t>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14459⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401224v1</w:t>
+                <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Broster Reix</w:t>
+                <w:t xml:space="preserve">Alicia Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beurois</w:t>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lorès</w:t>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241708v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
+                <w:t xml:space="preserve">CCDC65, encoding a component of the axonemal Nexin-Dynein Regulatory Complex, is required for sperm flagellum structure in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Coudert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fadwa Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cavarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">Seyedeh‐hanieh Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105 (3), pp.317-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256999v2</w:t>
+                <w:t xml:space="preserve">hal-05401224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recurrent ZP1 variant is responsible for oocyte maturation defect with degenerated oocytes in infertile females</w:t>
               </w:r>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102 (1), pp.22-29. </w:t>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of a large cohort of infertile patients with globozoospermia, DPY19L2 still the main actor, GGN confirmed as a guest player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,77 +2116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A missense mutation in IFT74, encoding for an essential component for intraflagellar transport of Tubulin, causes asthenozoospermia and male infertility without clinical signs of Bardet-Biedl Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,90 +2250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of the Most Common Genetic Variant Responsible for Acephalic Spermatozoa Syndrome in Men Originating from North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sodium/proton exchanger SLC9C1 ( sNHE ) is essential for human sperm motility and fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cavarocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (5), pp.684-693. </w:t>
@@ -2942,77 +2942,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3044,347 +3044,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwei Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005088v1</w:t>
+                <w:t xml:space="preserve">hal-03004971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic DNAH8 Variants Lead to Multiple Morphological Abnormalities of the Sperm Flagella and Primary Male Infertility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternal epigenetics: Mammalian sperm provide much more than DNA at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyan Tang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Muroňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (2), pp.330-341. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.110964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004971v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,77 +3435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of teratozoospermia: Back to the head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayis Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.1795-1804. </w:t>
@@ -3697,870 +3697,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324031v1</w:t>
+                <w:t xml:space="preserve">hal-02347512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boguenet</w:t>
+                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003335v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing of men with multiple morphological abnormalities of the sperm flagella reveals novel homozygous QRICH2 mutations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Touré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13604⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347512v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAP70 mutations lead to male infertility due to severe astheno-teratozoospermia.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dez166⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322935v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Bi-allelic Mutations in ARMC2 Lead to Severe Astheno-Teratozoospermia Due to Sperm Flagellum Malformations in Humans and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-E. Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370384v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of male infertility: snapshot on morphological abnormalities of the sperm flagellum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Enzymatic activity of mouse group X-sPLA2 improves in vitro production of preimplantation bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-019-0083-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350815v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of CFAP69 Causes Male Infertility due to Multiple Morphological Abnormalities of the Flagella in Human and Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic duplication in the 19q13.42 imprinted region identified as a new genetic cause of intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciane Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,364 +4765,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877992v1</w:t>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PATL2 is a key actor of oocyte maturation whose invalidation causes infertility in women and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma El Khouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+                <w:t xml:space="preserve">Marie Christou‐kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine‐eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri‐yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Blévec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.e8515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+                <w:t xml:space="preserve">hal-01877992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoi Chang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative testicular transcriptome of wild type and globozoospermic Dpy19l2 knock out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Grepillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Clinical Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.7</w:t>
@@ -5706,459 +5706,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
+                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
+                <w:t xml:space="preserve">Lazhar Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.762-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00588067v1</w:t>
+                <w:t xml:space="preserve">inserm-00639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new AURKC mutation causing macrozoospermia: implications for human spermatogenesis and clinical diagnosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Harbuz</w:t>
+                <w:t xml:space="preserve">DPY19L2 Deletion as a Major Cause of Globozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Koscinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Elinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Halouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnoult</w:t>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gar050⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00639414v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPY19L2 Deletion as a Major Cause of Globozoospermia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossard</w:t>
+                <w:t xml:space="preserve">A recurrent deletion of DPY19L2 causes infertility in man by blocking sperm head elongation and acrosome formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Harbuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Redin</w:t>
+                <w:t xml:space="preserve">Virginie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Muller</w:t>
+                <w:t xml:space="preserve">Mahmoud Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 88 (3), pp.344-350. </w:t>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.351-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007899v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new FOXP3 mutations and prenatal diagnosis of IPEX syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,64 +6394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Function of aurora kinase C (AURKC) in human reproduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,64 +6541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aurora Kinase C c.144delC mutation causes meiosis I arrest in men and is frequent in the North African population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Harbuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2 loss impairs cilia structure and leads to primary ciliary dyskinesia symptoms in mouse organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,51 +6966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMC2: a multifaceted protein involved in both flagella and cilia formation and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm fertility in mice with oligo-astheno-teratozoospermia restored by in vivo injection and electroporation of naked mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Vilpreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,537 +7162,537 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hamamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D live cell imaging of whole organoids in time-lapse using intensity diffraction tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2625734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning framework applied to optical diffraction tomography (ODT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Mar 2021, Online Only, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2582361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454249v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05190387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7847,51 +7847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ayed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Chtorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Mieg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Frikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kacem Berjeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43043-025-00295-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar del Llano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rasschaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tebbakh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Wehbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Muro&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanyuth Thamwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaaf006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700579v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Hograindleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanya Sen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14584" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giordani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86845.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Vilpreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94514.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601943v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine&#8208;eddine Kherraf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Jreijiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cavarocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh&#8208;hanieh Hosseini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03720194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dhellemmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mietton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02229-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Daneshipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02270-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumerdassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22042187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunshan Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02313-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chargui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ferreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9030662" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Tour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02113-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Miyata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Sha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Tang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.06.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2020.101473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Escoffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayis Kaba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.12855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri&#8208;yekta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dez166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0083-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-E. Kherraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amiri-Yekta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boguenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hograindleur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeammet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.03.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Petre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Poreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13449" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou&#8208;kent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708515" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Chang Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Yassine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elinati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Okutman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gh&#233;dir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibala-Romdhane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-016-0715-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Devillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Satre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieterich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37450" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWP5XG0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grepillat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Khelifa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Harbuz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Halouani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gar050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Koscinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kharouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.02.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lespinasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06F3A686FEC5B0D01A550E9B491BFC38733528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couvet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold de Pomyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. Ray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Nikas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lunardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Rifo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Karen Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baha Ben Amar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Houdeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Delloume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pierr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625734" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454249v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582361" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>