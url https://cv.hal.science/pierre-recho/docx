--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -532,197 +532,197 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Erlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Alexander Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295086v1</w:t>
+                <w:t xml:space="preserve">hal-04800392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Recho</w:t>
+                <w:t xml:space="preserve">A. Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800392v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell motility as an energy minimization process</w:t>
               </w:r>
@@ -793,278 +793,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical model of a cell as a stochastic active gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desimone</w:t>
+                <w:t xml:space="preserve">Amir Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mcmeeking</w:t>
+                <w:t xml:space="preserve">Matthieu Mireux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deshpande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dag K Dysthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.104381. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433689v1</w:t>
+                <w:t xml:space="preserve">hal-03553189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haythem Chelly</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical model of a cell as a stochastic active gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Jahangiri</w:t>
+                <w:t xml:space="preserve">A. Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mireux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
+                <w:t xml:space="preserve">R. Mcmeeking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag K Dysthe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.104381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553189v1</w:t>
+                <w:t xml:space="preserve">hal-03433689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-cellular matrix in multicellular aggregates acts as a pressure sensor controlling cell proliferation and motility</w:t>
               </w:r>
@@ -1312,1562 +1312,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tug-of-war between stretching and bending in living cell sheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curling of epithelial monolayers reveals coupling between active bending and tissue tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouchard</w:t>
+                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wyatt</w:t>
+                <w:t xml:space="preserve">Tom Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khalilgharibi</w:t>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Charras</w:t>
+                <w:t xml:space="preserve">Ana Lisica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.102.012401⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.9377-9383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917838117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009376v1</w:t>
+                <w:t xml:space="preserve">hal-03101951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curling of epithelial monolayers reveals coupling between active bending and tissue tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
+                <w:t xml:space="preserve">Tug-of-war between stretching and bending in living cell sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Wyatt</w:t>
+                <w:t xml:space="preserve">J. Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">T. Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lisica</w:t>
+                <w:t xml:space="preserve">N. Khalilgharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
+                <w:t xml:space="preserve">G. Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (17), pp.9377-9383. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.012401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917838117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.102.012401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101962v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curling of epithelial monolayers reveals coupling between active bending and tissue tension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of multi-cellular spheroids under osmotic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dolega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917838117⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101951v2</w:t>
+                <w:t xml:space="preserve">hal-03009531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of multi-cellular spheroids under osmotic compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The physics of cell-size regulation across timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Venkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.993-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0629-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009531v1</w:t>
+                <w:t xml:space="preserve">hal-02359349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active gel segment behaving as an active particle</w:t>
+                <w:t xml:space="preserve">Theory of mechanochemical patterning in biphasic biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Truskinovsky</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hannezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.100.062403⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5344-5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1813255116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009358v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of cell-size regulation across timescales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larisa Venkova</w:t>
+                <w:t xml:space="preserve">Crawling in a Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouqi Misbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0629-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359349v1</w:t>
+                <w:t xml:space="preserve">hal-03009353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crawling in a Fluid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active gel segment behaving as an active particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.100.062403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009353v1</w:t>
+                <w:t xml:space="preserve">hal-03009358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mechanochemical patterning in biphasic biological tissues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actomyosin controls planarity and folding of epithelia in response to compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lisica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buzz Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0461-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1813255116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086274v1</w:t>
+                <w:t xml:space="preserve">hal-02359375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actomyosin controls planarity and folding of epithelia in response to compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force-induced repolarization of an active crawler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab05fd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0461-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359375v1</w:t>
+                <w:t xml:space="preserve">hal-02016539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-induced repolarization of an active crawler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab05fd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02016539v1</w:t>
+                <w:t xml:space="preserve">hal-01930338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Mechanical stress as a regulator of cell motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Putelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.97.012410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930338v2</w:t>
+                <w:t xml:space="preserve">hal-02012570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress as a regulator of cell motility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional collective migration of a proliferating cell monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ranft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.2381-2391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5SM02857D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2877,265 +2743,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient volume stabilization reveals the key role a PM permeability in pyroptotic cell swelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bastien</w:t>
+                <w:t xml:space="preserve">Guillaume Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duprez</w:t>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Riviere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Petrilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Matrix acts as pressure detector in biological tissues:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dolega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Dolega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brunel</w:t>
+                <w:t xml:space="preserve">Magali Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Le Goff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magdalena Greda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3145,114 +3011,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of crawling cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. Ecole Polytechnique X, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00801360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3399,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wodrascka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Marquez-Vivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Eid Radwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Anoop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00497-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Truskinovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.110.054413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.064401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desimone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmeeking" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deshpande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015345v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Elzbieta Dolega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Blonski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aureille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Badawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Zaremba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pernet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wyatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalilgharibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.012401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lisica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargess Khalilgharibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917838117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101951v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putelat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.100.062403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Cadart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Venkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0629-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813255116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buzz Baum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0461-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05fd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.97.012410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02857D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dolega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Greda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00801360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wodrascka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Marquez-Vivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Eid Radwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Anoop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00497-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Truskinovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.110.054413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.064401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desimone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmeeking" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deshpande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015345v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Elzbieta Dolega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Blonski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aureille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Badawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Zaremba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pernet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101951v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lisica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargess Khalilgharibi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917838117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wyatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalilgharibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.012401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Cadart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Venkova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0629-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813255116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009358v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putelat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.100.062403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buzz Baum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0461-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05fd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.97.012410" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02857D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duprez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dolega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Greda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00801360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>