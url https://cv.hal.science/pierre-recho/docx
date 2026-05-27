--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t>
+                <w:t xml:space="preserve">Osmotic pressure induces unexpected relaxation of contractile 3D microtissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jallon</w:t>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Fanny Wodrascka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genesis Marquez-Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Eid Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathy Anoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (6-7), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00497-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880306v1</w:t>
+                <w:t xml:space="preserve">hal-05175949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic pressure induces unexpected relaxation of contractile 3D microtissue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis Marquez-Vivas</w:t>
+                <w:t xml:space="preserve">Antoine Jallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Eid Radwan</w:t>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvathy Anoop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (6-7), pp.34. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00497-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175949v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal crawling: From mechanical to chemical actuation</w:t>
               </w:r>
@@ -435,64 +435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of motility on a compliant substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 183, pp.105526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -532,227 +532,227 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Recho</w:t>
+                <w:t xml:space="preserve">A. Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800392v1</w:t>
+                <w:t xml:space="preserve">hal-04295086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Erlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">P. Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295086v1</w:t>
+                <w:t xml:space="preserve">hal-04800392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell motility as an energy minimization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Chelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -793,278 +793,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haythem Chelly</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical model of a cell as a stochastic active gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Jahangiri</w:t>
+                <w:t xml:space="preserve">A. Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mireux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
+                <w:t xml:space="preserve">R. Mcmeeking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag K Dysthe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.104381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553189v1</w:t>
+                <w:t xml:space="preserve">hal-03433689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical model of a cell as a stochastic active gel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desimone</w:t>
+                <w:t xml:space="preserve">Amir Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mcmeeking</w:t>
+                <w:t xml:space="preserve">Matthieu Mireux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deshpande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dag K Dysthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.104381. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433689v1</w:t>
+                <w:t xml:space="preserve">hal-03553189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-cellular matrix in multicellular aggregates acts as a pressure sensor controlling cell proliferation and motility</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
@@ -1312,295 +1312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curling of epithelial monolayers reveals coupling between active bending and tissue tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tug-of-war between stretching and bending in living cell sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
+                <w:t xml:space="preserve">J. Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Wyatt</w:t>
+                <w:t xml:space="preserve">T. Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">N. Khalilgharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lisica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
+                <w:t xml:space="preserve">G. Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917838117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.012401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.102.012401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101951v2</w:t>
+                <w:t xml:space="preserve">hal-03009376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tug-of-war between stretching and bending in living cell sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Curling of epithelial monolayers reveals coupling between active bending and tissue tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouchard</w:t>
+                <w:t xml:space="preserve">Tom Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wyatt</w:t>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khalilgharibi</w:t>
+                <w:t xml:space="preserve">Ana Lisica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Charras</w:t>
+                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.012401. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.9377-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.102.012401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917838117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009376v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of multi-cellular spheroids under osmotic compression</w:t>
               </w:r>
@@ -1714,763 +1714,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of cell-size regulation across timescales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active gel segment behaving as an active particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Cadart</w:t>
+                <w:t xml:space="preserve">T. Putelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Venkova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Piel</w:t>
+                <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0629-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.100.062403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359349v1</w:t>
+                <w:t xml:space="preserve">hal-03009358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mechanochemical patterning in biphasic biological tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The physics of cell-size regulation across timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Venkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hallou</w:t>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hannezo</w:t>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (12), pp.5344-5349. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.993-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1813255116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086274v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crawling in a Fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mechanochemical patterning in biphasic biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Farutin</w:t>
+                <w:t xml:space="preserve">Adrien Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Edouard Hannezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5344-5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1813255116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009353v1</w:t>
+                <w:t xml:space="preserve">hal-02086274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active gel segment behaving as an active particle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crawling in a Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouqi Misbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.100.062403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009358v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actomyosin controls planarity and folding of epithelia in response to compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
+                <w:t xml:space="preserve">Force-induced repolarization of an active crawler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzz Baum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0461-x⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab05fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359375v1</w:t>
+                <w:t xml:space="preserve">hal-02016539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-induced repolarization of an active crawler</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Putelat</w:t>
+                <w:t xml:space="preserve">Actomyosin controls planarity and folding of epithelia in response to compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lisica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargess Khalilgharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Buzz Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab05fd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0461-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016539v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,77 +2517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress as a regulator of cell motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Putelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional collective migration of a proliferating cell monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ranft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of crawling cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. Ecole Polytechnique X, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3265,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wodrascka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Marquez-Vivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Eid Radwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Anoop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00497-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Truskinovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.110.054413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.064401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desimone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmeeking" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deshpande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015345v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Elzbieta Dolega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Blonski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aureille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Badawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Zaremba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pernet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101951v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lisica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargess Khalilgharibi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917838117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wyatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalilgharibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.012401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Cadart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Venkova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0629-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813255116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009358v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putelat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.100.062403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buzz Baum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0461-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05fd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.97.012410" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02857D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duprez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dolega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Greda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00801360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wodrascka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Marquez-Vivas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Eid Radwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Anoop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00497-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Truskinovsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.110.054413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.064401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desimone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcmeeking" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deshpande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015345v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Elzbieta Dolega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Blonski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aureille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Badawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Zaremba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pernet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wyatt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalilgharibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.012401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lisica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargess Khalilgharibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917838117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009358v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Putelat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truskinovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.100.062403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Cadart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Venkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0629-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hannezo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813255116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05fd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buzz Baum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0461-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.97.012410" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02857D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duprez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dolega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Greda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00801360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>