--- v0 (2026-03-27)
+++ v1 (2026-04-21)
@@ -66,952 +66,1086 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of slip dynamics, scaling and statistical laws emerge from simplified model of fault and damage zone architecture</w:t>
+                <w:t xml:space="preserve">A Rate‐and‐State Friction Based Criterion for the Probability of Earthquake Fault Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kheirdast</w:t>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villafuerte</w:t>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Y. Thomas</w:t>
+                <w:t xml:space="preserve">Harsha Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubernet</w:t>
+                <w:t xml:space="preserve">Navid Kheirdast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 131 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401812v1</w:t>
+                <w:t xml:space="preserve">hal-05593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère R Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittany A Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrum of slip dynamics, scaling and statistical laws emerge from simplified model of fault and damage zone architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cappa</w:t>
+                <w:t xml:space="preserve">N. Kheirdast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
+                <w:t xml:space="preserve">C. Villafuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383298v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanics of static non-planar faults in infinitesimal strain theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Fukuyama</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 239 (3), pp.1664-1693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae337⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 243 (3), pp.ggaf377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844954v1</w:t>
+                <w:t xml:space="preserve">hal-05383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could planet/sun conjunctions be used to predict large (moment magnitude ≥ 7) earthquakes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The mechanics of static non-planar faults in infinitesimal strain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhiko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Fukuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i1.528⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (3), pp.1664-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529218v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Dynamic Earthquake Cycle Simulations on a Nonplanar Fault Using the Spectral Boundary Integral Element Method (sBIEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Could planet/sun conjunctions be used to predict large (moment magnitude ≥ 7) earthquakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">So Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210178⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i1.528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529247v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature, a mechanical link between the geometrical complexities of a fault: application to bends, kinks and rough faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fully Dynamic Earthquake Cycle Simulations on a Nonplanar Fault Using the Spectral Boundary Integral Element Method (sBIEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryosuke Ando</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa308⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529245v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curvature, a mechanical link between the geometrical complexities of a fault: application to bends, kinks and rough faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dye Sk Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (1), pp.211-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fast and Slow Slip Events Emerge Due to Fault Geometrical Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Madariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (10), pp.4809-4819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GL077579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1158,51 +1292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kheirdast" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villafuerte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Saito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Fukuyama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.528" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ozawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dye Sk Sato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Ando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kheirdast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villafuerte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Saito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Fukuyama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ozawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dye Sk Sato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Ando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>