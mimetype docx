--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,969 +183,1107 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Kheirdast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 131 (4), </w:t>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JB031449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JB031449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
+                <w:t xml:space="preserve">Fault Volume Digital Twin to Reproduce the Full Slip Spectrum, Scaling, and Statistical Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère R Lambert</w:t>
+                <w:t xml:space="preserve">M. Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany A Erickson</w:t>
+                <w:t xml:space="preserve">N. Kheirdast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Jiang</w:t>
+                <w:t xml:space="preserve">C. Villafuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric M Dunham</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeho Kim</w:t>
+                <w:t xml:space="preserve">P. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 131 (5), pp.e2025JB032915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB032915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019269v1</w:t>
+                <w:t xml:space="preserve">insu-05620657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of slip dynamics, scaling and statistical laws emerge from simplified model of fault and damage zone architecture</w:t>
+                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Valère R Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kheirdast</w:t>
+                <w:t xml:space="preserve">Brittany A Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villafuerte</w:t>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Y. Thomas</w:t>
+                <w:t xml:space="preserve">Eric M Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubernet</w:t>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401812v1</w:t>
+                <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrum of slip dynamics, scaling and statistical laws emerge from simplified model of fault and damage zone architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kheirdast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villafuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cappa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383298v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanics of static non-planar faults in infinitesimal strain theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuhiko Saito</w:t>
+                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Fukuyama</w:t>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 239 (3), pp.1664-1693. </w:t>
+              <w:t xml:space="preserve">, 2025, 243 (3), pp.ggaf377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844954v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could planet/sun conjunctions be used to predict large (moment magnitude ≥ 7) earthquakes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The mechanics of static non-planar faults in infinitesimal strain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhiko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Fukuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i1.528⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (3), pp.1664-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529218v1</w:t>
+                <w:t xml:space="preserve">hal-04844954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Dynamic Earthquake Cycle Simulations on a Nonplanar Fault Using the Spectral Boundary Integral Element Method (sBIEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Could planet/sun conjunctions be used to predict large (moment magnitude ≥ 7) earthquakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">So Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i1.528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04529247v1</w:t>
+                <w:t xml:space="preserve">hal-04529218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature, a mechanical link between the geometrical complexities of a fault: application to bends, kinks and rough faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fully Dynamic Earthquake Cycle Simulations on a Nonplanar Fault Using the Spectral Boundary Integral Element Method (sBIEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryosuke Ando</w:t>
+                <w:t xml:space="preserve">So Ozawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 223 (1), pp.211-232. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.78-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529245v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curvature, a mechanical link between the geometrical complexities of a fault: application to bends, kinks and rough faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dye Sk Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (1), pp.211-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fast and Slow Slip Events Emerge Due to Fault Geometrical Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Madariaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (10), pp.4809-4819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1292,51 +1430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kheirdast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villafuerte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Saito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Fukuyama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ozawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dye Sk Sato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Ando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05620657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almakari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kheirdast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villafuerte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Y. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Saito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Fukuyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Ozawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dye Sk Sato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Ando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S. Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>