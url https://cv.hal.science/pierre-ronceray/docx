--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1728,577 +1728,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical bioenergetics: Energy fluxes, budgets, and constraints in cells</w:t>
+                <w:t xml:space="preserve">Self-organization and shape change by active polarization in nematic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingbo Yang</w:t>
+                <w:t xml:space="preserve">Fabian Jan Schwarzendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Heinemann</w:t>
+                <w:t xml:space="preserve">Kimberly Weirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathon Howard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinjal Dasbiswas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2026786118⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.043061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541341v1</w:t>
+                <w:t xml:space="preserve">hal-03623792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization and shape change by active polarization in nematic droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical bioenergetics: Energy fluxes, budgets, and constraints in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Jan Schwarzendahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+                <w:t xml:space="preserve">Jonathon Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Weirich</w:t>
+                <w:t xml:space="preserve">Greg Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinjal Dasbiswas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Srividya Iyer-Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.043061. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (26), pp.e2026786118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2026786118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623792v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
+                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (7), pp.1481-1487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00979a⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043046v1</w:t>
+                <w:t xml:space="preserve">hal-02006670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
+                <w:t xml:space="preserve">Range of geometrical frustration in lattice spin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.331-338. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.052150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.052150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006670v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range of geometrical frustration in lattice spin models</w:t>
+                <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Floch</w:t>
+                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (5), pp.052150. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.1481-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.052150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00979a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999371v1</w:t>
+                <w:t xml:space="preserve">hal-02043046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell contraction induces long-ranged stress stiffening in the extracellular matrix</w:t>
               </w:r>
@@ -3641,51 +3641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EDEDA77"/>
+    <w:nsid w:val="28AFAA89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ronceray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9012-7544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poncet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00655D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonis Gerardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ltdt-hvh7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hawley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Flanagan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sykes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/jccm_July_2023_02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqian Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghai Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304666120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-00869-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Wingreen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.038102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Mao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Haataja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac56ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Shimobayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Brangwynne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03905-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Iyer-Biswas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026786118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jan Schwarzendahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Weirich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.052150" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrowell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2015.1114180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00312A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/36005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01359592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ronceray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9012-7544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poncet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00655D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonis Gerardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ltdt-hvh7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hawley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Flanagan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sykes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/jccm_July_2023_02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqian Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghai Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304666120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-00869-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Wingreen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.038102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Mao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Haataja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac56ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Shimobayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Brangwynne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03905-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jan Schwarzendahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Weirich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Howard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Huber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Iyer-Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026786118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Floch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.052150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrowell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2015.1114180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00312A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/36005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01359592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>