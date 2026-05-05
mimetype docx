--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -208,425 +208,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning general pair interactions between self-propelled particles</w:t>
+                <w:t xml:space="preserve">Dynamics of diazotroph particle colonization in the Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hem</w:t>
+                <w:t xml:space="preserve">Arthur Coët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Poncet</w:t>
+                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Nishiguchi</w:t>
+                <w:t xml:space="preserve">Ruth Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Démery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SM00655D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236098v1</w:t>
+                <w:t xml:space="preserve">hal-05101951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principled Model Selection for Stochastic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andonis Gerardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (16), pp.167401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/ltdt-hvh7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of diazotroph particle colonization in the Arctic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning general pair interactions between self-propelled particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
+                <w:t xml:space="preserve">Jérôme Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+                <w:t xml:space="preserve">Alexis Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Hawley</w:t>
+                <w:t xml:space="preserve">Daiki Nishiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Flanagan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Démery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00655D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101951v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do particles with complex interactions self-assemble?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andonis Gerardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.043030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -797,239 +797,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two steps forward – and one step back?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft Matter Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Egelhaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club for Condensed Matter Physics</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36471/jccm_July_2023_02⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/ad06cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211988v1</w:t>
+                <w:t xml:space="preserve">hal-04260533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter Roadmap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two steps forward – and one step back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+              <w:t xml:space="preserve">Journal Club for Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/ad06cc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36471/jccm_July_2023_02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260533v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local response and emerging nonlinear elastic length scale in biopolymer matrices</w:t>
               </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Long Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1143,278 +1143,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mechanosensation in fiber networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twenty-five years of nanoscale thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Guo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013327⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604 (7904), pp.46-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-022-00869-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262153v1</w:t>
+                <w:t xml:space="preserve">hal-03838318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-five years of nanoscale thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nonlinear mechanosensation in fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase Broedersz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 604 (7904), pp.46-47. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.013327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-022-00869-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838318v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry Controls the Dynamics of Liquid Condensates of Associative Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid demixing in elastic networks: Cavitation, permeation, or size selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,51 +1617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation landscape of biomolecular condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Shimobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,51 +1747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization and shape change by active polarization in nematic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Jan Schwarzendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Weirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,252 +1979,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Range of geometrical frustration in lattice spin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.052150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.052150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006670v1</w:t>
+                <w:t xml:space="preserve">hal-04999371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range of geometrical frustration in lattice spin models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Floch</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (5), pp.052150. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.052150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999371v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase P. Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,51 +2297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell contraction induces long-ranged stress stiffening in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Long Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From liquid structure to configurational entropy: introducing structural covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2500,51 +2500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The free energy of a liquid when viewed as a population of overlapping clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,64 +2591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber networks amplify active stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,51 +2695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting local active forces to macroscopic stress in elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoured Local Structures in Liquids and Solids: a 3D Lattice Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ordering transitions in a chiral liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2959,51 +2959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Transitions in Liquids Characterized by a Favoured Local Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and the entropic cost of locally favoured structures in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,51 +3132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variety of ordering transitions in liquids characterized by a locally favoured structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harrowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principled model selection for stochastic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andonis Gerardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,51 +3480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contraction in biological fiber networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3641,51 +3641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28AFAA89"/>
+    <w:nsid w:val="3D1E4D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3872,51 +3872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ronceray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9012-7544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poncet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiguchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00655D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonis Gerardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ltdt-hvh7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hawley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Flanagan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sykes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/jccm_July_2023_02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqian Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghai Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304666120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-00869-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Wingreen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.038102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Mao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Haataja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac56ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Shimobayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Brangwynne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03905-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jan Schwarzendahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Weirich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Howard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Huber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Iyer-Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026786118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Floch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.052150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrowell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2015.1114180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00312A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/36005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01359592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ronceray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9012-7544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hawley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Flanagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonis Gerardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ltdt-hvh7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nishiguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00655D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sykes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Egelhaaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Mao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ad06cc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/jccm_July_2023_02" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqian Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghai Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304666120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-00869-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Wingreen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.038102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Mao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Ko&#353;mrlj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Haataja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac56ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Shimobayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Brangwynne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03905-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jan Schwarzendahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Weirich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbo Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Howard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Huber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Iyer-Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026786118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Floch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.052150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrowell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2015.1114180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00312A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/36005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05236090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01359592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>