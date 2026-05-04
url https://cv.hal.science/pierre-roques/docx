--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -736,831 +736,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04841124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Virus replicates in the human testis and transiently decreases testosterone production in infected men</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of the early transcriptomic changes associated with hepatitis B virus exposure in human and macaque immune cell populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Cartron</w:t>
+                <w:t xml:space="preserve">Séverine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Houzet</w:t>
+                <w:t xml:space="preserve">Xavier Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Kuassivi</w:t>
+                <w:t xml:space="preserve">Céline Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Abiven</w:t>
+                <w:t xml:space="preserve">Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.210-211. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1248782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2023.1007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1248782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191116v1</w:t>
+                <w:t xml:space="preserve">hal-04659039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies comparison of the early transcriptomic changes associated with hepatitis B virus exposure in human and macaque immune cell populations</w:t>
+                <w:t xml:space="preserve">Chikungunya Virus replicates in the human testis and transiently decreases testosterone production in infected men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+                <w:t xml:space="preserve">Vincent Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planel</w:t>
+                <w:t xml:space="preserve">Matéo Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grand</w:t>
+                <w:t xml:space="preserve">Laurent Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Couturier</w:t>
+                <w:t xml:space="preserve">N Kuassivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Tran</w:t>
+                <w:t xml:space="preserve">Hervé Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1248782. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.210-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1248782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2023.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659039v1</w:t>
+                <w:t xml:space="preserve">hal-04191116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
+                <w:t xml:space="preserve">Effectiveness of CHIKV vaccine VLA1553 demonstrated by passive transfer of human sera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+                <w:t xml:space="preserve">Andrea Fritzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+                <w:t xml:space="preserve">Nina Wressnigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+                <w:t xml:space="preserve">Romana Hochreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5108. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (14), pp.e160173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.160173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797958v1</w:t>
+                <w:t xml:space="preserve">cea-04841193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of CHIKV vaccine VLA1553 demonstrated by passive transfer of human sera</w:t>
+                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fritzer</w:t>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Wressnigg</w:t>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Hochreiter</w:t>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (14), pp.e160173. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.160173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04841193v1</w:t>
+                <w:t xml:space="preserve">hal-03797958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Thienopyrimidinone Chemotype Shows Multistage Activity against Plasmodium falciparum, Including Artemisinin-Resistant Parasites</w:t>
+                <w:t xml:space="preserve">Favipiravir inhibits Mayaro virus infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
+                <w:t xml:space="preserve">Michèle Bengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Rada Pintong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Florian Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+                <w:t xml:space="preserve">Antoine Nougairède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavazec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Gomez</w:t>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00274-21⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363796v1</w:t>
+                <w:t xml:space="preserve">ird-03610133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favipiravir inhibits Mayaro virus infection in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Thienopyrimidinone Chemotype Shows Multistage Activity against Plasmodium falciparum, Including Artemisinin-Resistant Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bengue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ai-Rada Pintong</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Liégeois</w:t>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nougairède</w:t>
+                <w:t xml:space="preserve">Catherine Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+                <w:t xml:space="preserve">Lina Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.2213. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e00274-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13112213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00274-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03610133v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pyriproxyfen metabolite, 4′–OH–PPF, disrupts thyroid hormone signaling in neural stem cells, modifying neurodevelopmental genes affected by ZIKA virus infection.</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128, pp.101447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valine 11 and phenylalanine 13 have a greater impact on the T-cell response to citrullinated peptides than the 70–74 shared epitope of the DRB1 molecule in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,4061 +1934,3927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioluminescent Ross River Virus Allows Live Monitoring of Acute and Long-Term Alphaviral Infection by In Vivo Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of anti-hepatitis E virus antibodies in domestic animal from three representative provinces of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Basset</w:t>
+                <w:t xml:space="preserve">Jean Bienvenue Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Kuan Abdoulaye Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Victor-Mari Setondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine L Minoungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11070584⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03216169v1</w:t>
+                <w:t xml:space="preserve">cea-04841040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of anti-hepatitis E virus antibodies in domestic animal from three representative provinces of Burkina Faso</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hortense Rouamba</w:t>
+                <w:t xml:space="preserve">Bioluminescent Ross River Virus Allows Live Monitoring of Acute and Long-Term Alphaviral Infection by In Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komi Victor-Mari Setondji</w:t>
+                <w:t xml:space="preserve">Justine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germaine L Minoungou</w:t>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.100059. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11070584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04841040v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03216169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methotrexate and BAFF interaction prevents immunization against TNF inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Essia Belarbi</w:t>
+                <w:t xml:space="preserve">Gaétane Nocturne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Bineta Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
+                <w:t xml:space="preserve">Roman Krzysiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (10), pp.1463-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555624v1</w:t>
+                <w:t xml:space="preserve">hal-02621673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical Effect of Chloroquine Treatment in Enhancing Chikungunya Virus Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon-Djamel Thiberville</w:t>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dupuis-Maguiraga</w:t>
+                <w:t xml:space="preserve">Renata Baranauskienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fok-Moon Lum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10050268⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489435v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate and BAFF interaction prevents immunization against TNF inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bitoun</w:t>
+                <w:t xml:space="preserve">Paradoxical Effect of Chloroquine Treatment in Enhancing Chikungunya Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Djamel Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétane Nocturne</w:t>
+                <w:t xml:space="preserve">Laurence Dupuis-Maguiraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bineta Ly</w:t>
+                <w:t xml:space="preserve">Fok-Moon Lum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Krzysiek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (10), pp.1463-1470. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10050268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621673v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated and vectored vaccines protect nonhuman primates against Chikungunya virus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Both systemic and intra-articular immunization with citrullinated peptides are needed to induce arthritis in the macaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Ljungberg</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Nocturne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate M. Kümmerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Che Serguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.83527⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961019v1</w:t>
+                <w:t xml:space="preserve">hal-03286758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Systemic and Intra-articular Immunization with Citrullinated Peptides Are Needed to Induce Arthritis in the Macaque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Imipramine Inhibits Chikungunya Virus Replication in Human Skin Fibroblasts through Interference with Intracellular Cholesterol Trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sineewanlaya Wichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaétane Nocturne</w:t>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che Serguera</w:t>
+                <w:t xml:space="preserve">Loïc Talignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodé Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01816⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03316-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701600v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01570216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imipramine Inhibits Chikungunya Virus Replication in Human Skin Fibroblasts through Interference with Intracellular Cholesterol Trafficking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+                <w:t xml:space="preserve">Attenuated and vectored vaccines protect nonhuman primates against Chikungunya virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Karl Ljungberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Talignani</w:t>
+                <w:t xml:space="preserve">Beate M. Kümmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodé Diop</w:t>
+                <w:t xml:space="preserve">Leslie Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.3145. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), pp.e83527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03316-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.83527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01570216v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both systemic and intra-articular immunization with citrullinated peptides are needed to induce arthritis in the macaque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Che Serguera</w:t>
+                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Ralambondrainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker El Kalamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01816⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286758v1</w:t>
+                <w:t xml:space="preserve">inserm-01375991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wildriss Viranaicken</w:t>
+                <w:t xml:space="preserve">Elevated Basal Pre-infection CXCL10 in Plasma and in the Small Intestine after Infection Are Associated with More Rapid HIV/SIV Disease Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël J. Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armanda Casrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Passaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.11-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01375991v2</w:t>
+                <w:t xml:space="preserve">pasteur-01380604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Basal Pre-infection CXCL10 in Plasma and in the Small Intestine after Infection Are Associated with More Rapid HIV/SIV Disease Onset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Passaes</w:t>
+                <w:t xml:space="preserve">Therapeutics and Vaccines Against Chikungunya Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Ahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa F.P. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hallengärd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2014.1681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01380604v1</w:t>
+                <w:t xml:space="preserve">pasteur-02452845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutics and Vaccines Against Chikungunya Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ann Powers</w:t>
+                <w:t xml:space="preserve">Infectious chikungunya virus in the saliva of mice, monkeys and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny A. Rudd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie A Prow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/vbz.2014.1681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02452845v1</w:t>
+                <w:t xml:space="preserve">hal-01205627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious chikungunya virus in the saliva of mice, monkeys and humans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Chikungunya Virus Pathogenesis and Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa F.P. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2014.1710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205627v1</w:t>
+                <w:t xml:space="preserve">hal-01274548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Virus Pathogenesis and Immunity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Discovery of Naturally Occurring Transmissible Chronic Hepatitis B Virus Infection Among Macaca fascicularis From Mauritius Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevallier-Queyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1610 - 1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/vbz.2014.1710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274548v1</w:t>
+                <w:t xml:space="preserve">hal-02649042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Naturally Occurring Transmissible Chronic Hepatitis B Virus Infection Among Macaca fascicularis From Mauritius Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevallier-Queyron</w:t>
+                <w:t xml:space="preserve">Impact of short-term HAART initiated during the chronic stage or shortly post-exposure on SIV infection of male genital organs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.26428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649042v1</w:t>
+                <w:t xml:space="preserve">hal-00876945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of short-term HAART initiated during the chronic stage or shortly post-exposure on SIV infection of male genital organs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Denis</w:t>
+                <w:t xml:space="preserve">Hepatitis C virus infection may lead to slower emergence of P. falciparum in blood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ouwe-Missi-Oukem-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseyni S Touré Ndouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mezui-Me-Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Noulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37348. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e16034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876945v1</w:t>
+                <w:t xml:space="preserve">hal-00677571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus infection may lead to slower emergence of P. falciparum in blood.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Noulin</w:t>
+                <w:t xml:space="preserve">Chikungunya virus arthritis in adult wild-type mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itaru Anraku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (16), pp.8021-8032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02603-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677571v1</w:t>
+                <w:t xml:space="preserve">hal-02663808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a short-term HAART on SIV load in macaque tissues is dependent on time of initiation and antiviral diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mannioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roucairol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Durand-Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-7-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00668445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus arthritis in adult wild-type mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Major</w:t>
+                <w:t xml:space="preserve">Island biogeography reveals the deep history of SIV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Worobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Telfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint A Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5998), pp.1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1193550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02603-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663808v1</w:t>
+                <w:t xml:space="preserve">pasteur-00540189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya disease in nonhuman primates involves long-term viral persistence in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mannioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (3), pp.894-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI40104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island biogeography reveals the deep history of SIV.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clint A Coleman</w:t>
+                <w:t xml:space="preserve">Inflammatory control in AIDS-resistant non human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Liovat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirée Kunkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (Suppl 2), pp.I23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S2-I23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1193550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00540189v1</w:t>
+                <w:t xml:space="preserve">inserm-00663605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus takes centre stage in virally induced arthritis: possible cellular and molecular mechanisms to pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonpathogenic SIV infection of African green monkeys induces a strong but rapidly controlled type I IFN response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Véronique Mayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trina Das</w:t>
+                <w:t xml:space="preserve">Brice Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Liovat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Denizot</w:t>
+                <w:t xml:space="preserve">Désirée Kunkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2009.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (12), pp.3544-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01274636v1</w:t>
+                <w:t xml:space="preserve">pasteur-01968918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High HIV Type 1 Prevalence and Wide Genetic Diversity with Dominance of Recombinant Strains But Low Level of Antiretroviral Drug-Resistance Mutations in Untreated Patients in Northeast Gabon, Central Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya virus takes centre stage in virally induced arthritis: possible cellular and molecular mechanisms to pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Caron</w:t>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Trina Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Makuwa</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Hello</w:t>
+                <w:t xml:space="preserve">Mélanie Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (4), pp.411-418. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Forum on Chikungunya, 11 (14–15), pp.1206--1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/aid.2008.0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744731v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonpathogenic SIV infection of African green monkeys induces a strong but rapidly controlled type I IFN response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High HIV Type 1 Prevalence and Wide Genetic Diversity with Dominance of Recombinant Strains But Low Level of Antiretroviral Drug-Resistance Mutations in Untreated Patients in Northeast Gabon, Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mayau</w:t>
+                <w:t xml:space="preserve">Armel Mintsa-Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Targat</w:t>
+                <w:t xml:space="preserve">Melanie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Liovat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirée Kunkel</w:t>
+                <w:t xml:space="preserve">Maria Makuwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI40093⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2008.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01968918v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophenotypic lymphocyte profiles in human african trypanosomiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (7), pp.e6184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory control in AIDS-resistant non human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Désirée Kunkel</w:t>
+                <w:t xml:space="preserve">Infection of semen-producing organs by SIV during the acute and chronic stages of the disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mannioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.e1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-S2-I23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663605v1</w:t>
+                <w:t xml:space="preserve">inserm-00521466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of semen-producing organs by SIV during the acute and chronic stages of the disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Mannioui</w:t>
+                <w:t xml:space="preserve">Predominant intracellular expression of CXCR4 and CCR5 in purified primary trophoblast cells from first trimester and term human placentae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Maldonado-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dautry-Varsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (4), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0897.2003.00084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521466v1</w:t>
+                <w:t xml:space="preserve">pasteur-00166956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant intracellular expression of CXCR4 and CCR5 in purified primary trophoblast cells from first trimester and term human placentae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Compartmentalization of HIV-1 between Breast Milk and Blood of HIV-Infected Mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Dautry-Varsat</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Reproductive Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0897.2003.00084.x⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 300 (1), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.2002.1537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00166956v1</w:t>
+                <w:t xml:space="preserve">hal-04987577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization of HIV-1 between Breast Milk and Blood of HIV-Infected Mothers</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Sequence Analysis of env C2/V3, gag p17/p24, and pol Protease Regions of 25 HIV Type 1 Isolates from Ho Chi Minh City, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caumont</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Hoang Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Hoang Lan</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Vy Uyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Vy Uyen</w:t>
+                <w:t xml:space="preserve">Pham Van Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (13), pp.1285-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/088922201750461357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5998,51 +5864,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recombinant CHIKV-NLuc virus identifies chondrocytes as target of Chikungunya virus in a immunocompetent mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6064,81 +5930,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Kümmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05068100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,279 +6014,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macaque model of rheumatoid arthritis by immunization with citrullinated peptides: lessons for the human disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bitoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">G Nocturne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Serguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 76, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central nervous system involvement in Human African Trypanosomiasis: from cellular mechanisms to field diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ème Congrès de la PAANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6430,626 +6296,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie de l'infection par les alphavirus arthrogéniques: comparaison entre le virus de la rivière Ross et le virus Chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupuis-Maguiraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vezmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Vezmar</w:t>
+                <w:t xml:space="preserve">N. Dereudre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya virus infection involved monocytes and during chronic phase of the disease persisted in tissue macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gras</w:t>
+                <w:t xml:space="preserve">K Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th annual scientific meeting of the European Society for Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Clinical Investigation (ESCI). Ville service, NLD., Apr 2011, Crete, Greece. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural chronic HBV infection ongoing in a macaque cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Dupinay</w:t>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Gheit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucyna Cova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Norder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the American Association for the Study of Liver Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for the Study of Liver Diseases (AASLD). USA., Nov 2011, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.24666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of short term HAART on SIV infection of the male genital tract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
+                <w:t xml:space="preserve">CHIK can persist in tissue sanctuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Surhbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII international AIDS Conference (AIDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Internal Association of Neuro Infection Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Saint Denis de la Réunion, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659371v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of short term HAART initiated during the acute or chronic stage on SIV infection of the male genital tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Moreau</w:t>
+                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on HIV and Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Marseille, France. pp.P11, </w:t>
@@ -7081,1410 +6947,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIK can persist in tissue sanctuaries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle pré-clinique à l'infection du Chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Surhbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Association of Neuro Infection Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Saint Denis de la Réunion, France. 1 p</w:t>
+              <w:t xml:space="preserve">36. Colloque AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815815v1</w:t>
+                <w:t xml:space="preserve">hal-02816912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle pré-clinique à l'infection du Chikungunya</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Cherel</w:t>
+                <w:t xml:space="preserve">Impact of short term HAART on SIV infection of the male genital tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">XVIII international AIDS Conference (AIDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816912v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathologie de l’infection par le virus Chikungunya (ChikV) : détermination des sites de réplication virale et des réservoirs tissulaires viraux.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Implication des macrophages dans l'infection et la persistance du virus du Chikungunya dans un modèle expérimental simien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816055v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des macrophages dans l'infection et la persistance du virus du Chikungunya dans un modèle expérimental simien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Physiopathologie de l’infection par le virus Chikungunya (ChikV) : détermination des sites de réplication virale et des réservoirs tissulaires viraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Meaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755888v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre hépatite C ou B et infection à P. falciparum dans une zone hyperendémique de transmission palustre au Gabon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Ouwe-Missi-Oukem-Boyer</w:t>
+                <w:t xml:space="preserve">Effet adverse d’un traitement à la chloroquine sur l’infection à Chikungunya dans le modèle macaque/ChikV OPY1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Delache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fs Toure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lachard</w:t>
+                <w:t xml:space="preserve">J Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques régionales du réseau de chercheurs "Maladies parasitaires et vectorielles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Franceville, Gabon</w:t>
+              <w:t xml:space="preserve">Colloque Chikungunya and arbovirosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Réunion, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236353v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet adverse d’un traitement à la chloroquine sur l’infection à Chikungunya dans le modèle macaque/ChikV OPY1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">SIV in the male genital tract: kinetic of infection, nature of targeted cells and immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Tortorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chikungunya and arbovirosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Réunion, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">The 25th Annual symposium for non-human primates model of AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811575v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya Reunion outbreak: experimental infection of macaques as a model of the acute pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Australian Virology Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fraser Island, Australia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie de l’infection à Chikungunya : infection expérimentale du macaque par la souche ChikV OPY1 isolée d’un patient réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chikungunya and arbovirosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Réunion, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIV in the male genital tract: kinetic of infection, nature of targeted cells and immune responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Relation entre hépatite C ou B et infection à P. falciparum dans une zone hyperendémique de transmission palustre au Gabon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ouwe-Missi-Oukem-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fs Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mezui-Me-Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual symposium for non-human primates model of AIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques régionales du réseau de chercheurs "Maladies parasitaires et vectorielles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Franceville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686402v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique et antigénique des VIH-1 du groupe O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leoz</w:t>
+                <w:t xml:space="preserve">A Depatureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Depatureaux</w:t>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Descamps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Institut Fédératif de Recherche Multidisciplinaire sur les Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie de l'infection à Chikungunya : infection expérimentale du macaque par le virus de la Réunion ChikV OPY1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8552,51 +8418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF02560"/>
+    <w:nsid w:val="E8460FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8783,51 +8649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1825-1054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145657841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wipaporn Khanom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Miot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Rada Pintong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Landry Munshili Njifon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2547733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04993389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongai Gibson Maponga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anges Yadouleton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuro Ab&#237;lio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aboce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00419-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05118952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Geolier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate K&#252;mmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Egloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-024-02468-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Cartron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kuassivi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1248782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fritzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wressnigg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Hochreiter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.160173" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bosson-Vanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavazec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gomez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00274-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03610133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vauloup-Fellous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Basset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070584" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Ouoba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rouamba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Victor-Mari Setondji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine L Minoungou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Djamel Thiberville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuis-Maguiraga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok-Moon Lum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621673v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Nocturne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krzysiek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ljungberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate M. K&#252;mmerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.83527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Serguera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01816" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sineewanlaya Wichit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Diop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03316-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J. Ploquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005774" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02452845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Ahola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F.P. Ng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halleng&#228;rd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Powers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2014.1681" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Gardner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny A. Rudd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Prow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2014.1710" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Cova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier-Queyron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26428" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Tortorec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deleage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brown" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037348" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677571v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ouwe-Missi-Oukem-Boyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseyni S Tour&#233; Ndouo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mezui-Me-Ndong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roucairol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Durand-Gasselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-78" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Anraku" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Major" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02603-09" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40104" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Worobey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Telfer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Souqui&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Hunter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint A Coleman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193550" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mintsa-Ndong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Caron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2008.0223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01968918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacquelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Liovat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Kunkel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40093" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-I23" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521466v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mannioui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001792" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Maldonado-Estrada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Menu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vaslin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0897.2003.00084.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WGTCTBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chomont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2002.1537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05068100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bitoun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nocturne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serguera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vezmar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dereudre-Bosquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Norder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24666" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-P11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Surhbier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816055v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meaudre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01236353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Toure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lachard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malleret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686402v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1825-1054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145657841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wipaporn Khanom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Miot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Rada Pintong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Landry Munshili Njifon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2547733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04993389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongai Gibson Maponga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anges Yadouleton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuro Ab&#237;lio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aboce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00419-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05118952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Geolier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate K&#252;mmerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Egloff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-024-02468-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1248782" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ciesielski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Cartron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kuassivi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abiven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fritzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wressnigg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Hochreiter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.160173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03610133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bosson-Vanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavazec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00274-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;billot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Gothi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117654" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vauloup-Fellous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04841040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Ouoba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Abdoulaye Traore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Rouamba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Victor-Mari Setondji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine L Minoungou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03216169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Basset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070584" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Nocturne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krzysiek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213403" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Djamel Thiberville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuis-Maguiraga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fok-Moon Lum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10050268" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03286758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Serguera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sineewanlaya Wichit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Talignani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03316-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ljungberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate M. K&#252;mmerer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.83527" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J. Ploquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armanda Casrouge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005774" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02452845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Ahola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F.P. Ng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halleng&#228;rd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Powers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2014.1681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Gardner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny A. Rudd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Prow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2014.1710" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Cova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier-Queyron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26428" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876945v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Tortorec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deleage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brown" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ouwe-Missi-Oukem-Boyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseyni S Tour&#233; Ndouo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mezui-Me-Ndong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Anraku" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Major" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02603-09" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mannioui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roucairol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Durand-Gasselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-78" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Worobey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Telfer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Souqui&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Hunter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint A Coleman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193550" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacquelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Liovat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Kunkel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-I23" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01968918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40093" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Das" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hoarau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Denizot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2009.10.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWQ02KQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mintsa-Ndong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Caron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2008.0223" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521466v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mannioui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001792" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166956v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Maldonado-Estrada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Menu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vaslin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dautry-Varsat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0897.2003.00084.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WGTCTBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chomont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2002.1537" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05068100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hardy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bitoun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nocturne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serguera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vezmar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dereudre-Bosquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746137v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Norder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24666" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Surhbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-S1-P11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755888v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guigand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816055v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meaudre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811575v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calvo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814304v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malleret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01236353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Toure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lachard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818570v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>