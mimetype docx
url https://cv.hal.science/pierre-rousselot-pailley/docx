--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1617,295 +1617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132807v1</w:t>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
               </w:r>
@@ -4547,51 +4547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33EAF1BE"/>
+    <w:nsid w:val="105ABA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4778,51 +4778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>