--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1098,883 +1098,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
+                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Bardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957114v1</w:t>
+                <w:t xml:space="preserve">hal-03842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of dirigent like domains from bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+                <w:t xml:space="preserve">Merlin Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amouric</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-022-04832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842442v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene Adsorption on a Ag(111) Surface</w:t>
+                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Salomon</w:t>
+                <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Hongtao Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Romero Lairado</w:t>
+                <w:t xml:space="preserve">Karine Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Coussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.11166-11174. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.111963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357266v1</w:t>
+                <w:t xml:space="preserve">hal-03405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Pyrene Adsorption on a Ag(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Ren</w:t>
+                <w:t xml:space="preserve">Eric Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Ji</w:t>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Heuzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Francisco Romero Lairado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Genin</w:t>
+                <w:t xml:space="preserve">Stephane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 206, pp.111963. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.11166-11174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405996v1</w:t>
+                <w:t xml:space="preserve">hal-03357266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+                <w:t xml:space="preserve">hal-03132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Gentil</w:t>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132807v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2289,64 +2289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (21), pp.4798-4804. </w:t>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,64 +2812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaldo Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,90 +2933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
@@ -3066,51 +3066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="105ABA66"/>
+    <w:nsid w:val="0E3E0013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4778,51 +4778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>