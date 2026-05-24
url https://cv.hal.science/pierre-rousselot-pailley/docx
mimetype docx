--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1617,295 +1617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tron</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132807v1</w:t>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Clicked Bifunctional Dendrimeric and Cyclopeptidic Addressable Redox Scaffolds for the Functionalization of Carbon Nanotubes with Redox Molecules and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.1001-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniferyl Alcohol Radical Detection by the Dirigent Protein At DIR6 Monitored by EPR</w:t>
               </w:r>
@@ -4547,51 +4547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E3E0013"/>
+    <w:nsid w:val="DEFB38AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4778,51 +4778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-rousselot-pailley" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7658-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Bardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01350" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000650" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c02512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier Dezord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.10.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Villalonga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael V Cherrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M8HZNF3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi Delapierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jorge-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060430b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VSTKC0S7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baulard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.03.197" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8Q4BKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ryckebusch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Fruchart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousselot-Paillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Leroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.056" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM91RM7R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0343432" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96T1CB1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>