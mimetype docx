--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Sabatier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bacterial membrane lipids (3-hydroxy fatty acids and branched GDGTs) as environmental proxies in lakes of the French Alps and southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cosyn-Wexsteen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 216, pp.105138. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sedimentation rates and carbon fluxes in a West-African lagoon (Nokoué Lagoon, Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrig Laeticia Ntangyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107738. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt as a source of mercury: Implications for ecosystem recovery and environmental trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (16), pp.12182-12193. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c16308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial predictions and uncertainty maps of global fallout radionuclides (137Cs and 239+240Pu) for the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dicen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18492750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple late Holocene glacier advances on the sub-Antarctic Kerguelen (49°S) islands: Evidence from a 1200 yr sediment core from a glacial threshold basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Børve Sleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G.M. van der Bilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347 (2), pp.109106. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing carbon burial over recent decades despite re-oligotrophication in deep peri-alpine Lake Aiguebelette, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00358-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike‐Slip Fault‐Generated Paleotsunamis in Lake Iznik (NW Türkiye) : Numerical Modeling Corroborated by Coastal Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05298433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pesticide-contaminated sediment sources in tropical coastal environments (Galion Bay, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.3332-3349. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-024-03883-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations in Lake Titicaca water level and their implications for sociopolitical developments in the central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherilyn. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2215882120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense touristic activities exceed climate change to shape aquatic communities in a mountain lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00968-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations in the signature of earthquake‐generated deposits in Lake Iznik, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dep2.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricane Irma: an unprecedented event over the last 3700 years? Geomorphological changes and sedimentological record in Codrington Lagoon, Barbuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Geba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (12), pp.3761-3788. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-23-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary evidence of tsunamis in New Caledonia, southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 463, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy reconstruction of the Holocene vegetation and land use dynamics in the Julian Alps, north‐west Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šmuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Controls on the Uranium Cycle in a Lake Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.972-985. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pesticide dynamics alter specific eukaryotic taxa in a coastal transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 866, pp.161205. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fire disturbances, human activities and climate change for long-term forest dynamics in upper-montane forests of the central Dinaric Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (7), pp.827-841. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231163515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the alpine Critical Zone since the Last Glacial Period using Li isotopes from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu (Yvon) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.118463. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide resurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), pp.3357-3362. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Event Deposits in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Moernaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium sorption to organic matter and long-term accumulation in a pristine alpine wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338, pp.322-346. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Megathrust earthquake as source of a Pre-Colombian tsunami in Lesser Antilles: Insight from sediment deposits and tsunami modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.104018. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 843, pp.156943. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of warmer climate periods on flood hazard in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00878-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROG: A global machine-learning temperature calibration for branched GDGTs in soils and peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.468-494. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between tsunamis and tropical cyclones in the sedimentary record using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106864. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Lake Geneva ecological trajectory in a context of multiple but asynchronous pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.353-368. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on the distribution of bacterial lipids in soils from the French Alps: Implications for paleo-reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.104194. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active subaquatic fault segments in Lake Iznik along the middle strand of the North Anatolian Fault, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.e2020TC006404. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sulpizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267, pp.107072. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic formation of uranium-silica polymers in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2021844118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of global temperature and pH calibrations based on bacterial 3-hydroxy fatty acids in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Bonanomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (12), pp.3937 - 3959. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven fluxes of organic-bound uranium to an alpine lake overthe Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 783, pp.146878. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing two millennia of copper and silver metallurgy in the Lake Titicaca region (Bolivia/Peru) using trace metals and lead isotopic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P. G. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.100288. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4951-4966. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100238. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02507329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental change and glacier fluctuations in the high Tian Shan Mountains during the last millennium based on sediments from Lake Ala Kol, Kyrgyzstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 558, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107395. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backwash sediment record of the 2009 South Pacific Tsunami and 1960 Great Chilean Earthquake Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4149. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation, climate, and fire history of a mountain steppe: A Holocene reconstruction from the South Caucasus, Shenkani, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serac: an R package for ShortlivEd RAdionuclide chronology of recent sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.106449. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering centurial anthropogenic pollution processes in large lakes dominated by socio-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100269. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trévisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650 (Part 2), pp.3027-3040. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet avalanches: long-term evolution in the Western Alps under climate and human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1299-1313. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-1299-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking alternative stable states in a deep lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp. 553 - 568. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new CT scan methodology to characterize a small aggregation gravel clast contained in a soft sediment matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp. 199 - 209. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-199-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the reservoir age from organic and carbonate fractions of sediments in the Gulf of Cariaco (Caribbean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a regional flood signal reproducible from lake sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp. 1103 - 1117. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14p. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local forcings affect lake zooplankton vulnerability and response to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (12), pp. 2767-2780. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/12-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample location and livestock numbers on Sporormiella concentrations and accumulation rates in surface sediments of Lake Allos, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp. 117-127. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-012-9646-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Onshore-Offshore Investigation of a Mediterranean Layered Coastal Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), p. 550-561. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-6584.2012.01011.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense storm activity during the Little Ice Age on the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (1-2), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6p. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Holocene evolution of a coastal lagoon in the Gulf of Lions(South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 27-36. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales en basse vallée du Vidourle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires dans les lagunes du Golfe d’Aigues‑Mortes. Estimation de l’aléa de tempête depuis 2000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21(1): (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a Languedocian lagoonal environment controlled by inherited coastal morphology (northern Gulf of Lions, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Certain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Certain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 264, pp.242-257. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of paleostorm events in a coastal lagoon (Herault, South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (3-4), pp.224-232, doi:. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary variability of sedimentary nitrogen isotopes in the eastern South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Pol-Holz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.PA2207. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179, pp.515-531. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radionuclides to reconstruct erosion and sedimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2023 - Japan Geoscience Union Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04105871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering a Palaeotsunami Triggered by Mass Movement in an Alpine Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O. Delestre (Polytech Nice Sophia – University Côte d’Azur, France), Nov 2023, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience sociale et écologique passée face aux aléas géologiques et climatiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFet à Long terme de l’Utilisation des pesticides en Guadeloupe : pollution et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Late Glacial to Holocene climatic transition trigger large earthquakes in the Western Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fires and Mountain Communities in the Grasslands of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radiocaesium (137Cs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - the European Geosciences Union (EGU) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna (e-Conference), Austria. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sedimentary fabric characterized by X-ray tomography to highlight tsunami and hurricane deposits within the same archive, Scrub Island (Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis et surcotes de tempêtes : enregistrements sédimentaires discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls of climate and organic matter on uranium fluxes to lake sediments over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain agro-ecosystems long-term trajectories in the North Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna (on line), Austria. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac d'Aiguebelette, une archive de la sismicité dans les Alpes françaises depuis la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfires and human communities in Bronze and Iron Age, Armenia: A macro-charcoal and paleo-temperature (BrGDGTs) reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALAS II : une mission exceptionnelle de carottage lacustre dans le nord des Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Storen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine sediment record of the 2009 South Pacific Tsunami and 1960 Great Chilean Earthquake Tsunami in Tutuila (American Samoa) : a new proxy for backwash deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse multi-capteurs, un enjeu pour une connaissance plus précise des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Images et data : méthodes d'analyse et modélisation pour l'agriculture numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial 3-Hydroxy fatty acids : applicability as temperature and pH proxies in soils from the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vequaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Goteborg, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic characterization of instantaneous sedimentary deposits : examples from alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walsh K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multiresolution hyperspectral and fluorescence images for the analysis of sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging for high resolution, non-destructive and fast analysis of sediment cores : application to Lake Le Bourget and Black Sea sediment cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term variability of flood hazard in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risks and hazards in natural and urban environmentsunder multiple stress factors, including climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riederalp, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Digiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did large lakes' ecology react to Medieval warming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of wet avalanche in Western Alps under climate and human forcing, Internationnal Meeting of Sedimentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeoseismology in Machu Picchu, Paleoseismology and Lacustrine records in Cuzco region as key interdisciplinary approaches for intraplate deformation characterization on the Andean Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Colloquium on historical earthquakes &amp; paleoseismology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Han sur Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term plant community changes reconstructed from sediment DNA in an alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lights on human-environment interactions in the Northern French Alps provided by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational assessment of regime shiftsÂ : application to the long-term ecological trajectory of a hollow lake under multiple forcings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic characterization of instantaneous sedimentary deposits : examples from alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined bomb radiocarbon, 230Th/U and 210Pb-226Ra dating to construct high-resolution and precise chronology of marine and continental carbonate archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bultez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term plant community changes reconstructed from sediment DNA in an alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? Pages Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in northeast Atlantic intermediate waters during the past six decades recorded in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gonzales-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Deep-Sea Corals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.2016 - 2105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lake history using nondestructive methods. A first record of organic endmember in sediments using solid phase fluorescence (Lake Noir Inférieur, Aiguilles Rouges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues, érosion et occupation des sols au cours de l’Holocène : retour sur 15 ans d’étude des sédiments lacustres dans les Alpes françaises du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is hyperspectral imaging a possible new approach for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene geological records of flood regime in French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification régionale du cycle de l'érosion (2eme s. av. - 4eme s. ap. j.-c.) dans les Alpes : une définition locale de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution sedimentologique des extremes hydrologiques au cours des derniers millenaires dans les alpes françaises. Relations avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agro-pastorale et des paysages de montagne révélée par l'ADN sédimentaire lacustre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of climate change on temperate large lakes oxygen-depletion (Lakes Geneva, Bourget, Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional reconstructions of the past extreme flood activity from Alpine lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'oxygene minimum (omz) en milieu lacustre : un developpement récent, une implication croissante des forçages climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement des variations séculaires du champ magnétique terrestre par les sédiments des lacs d'altitudes dans les alpes françaises : un outil supplémentaire de datation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of hypoxia from varve records in three large perialpine Lakes - Bourget, Annecy and Geneva (France - Switzerland) - over the last 100 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the evolution of Torrential flood activity from lake sediment records in French Alps Applications and implications to the current global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress, Protection of living spaces from natural hazards, Interpraevent 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. p.409-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments: towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques naturels, Journée de l'OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Topical Meeting Floods and climate: Understanding and exploiting the link between floods and climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et crues torrentielles en montagne : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du remplissage sédimentaire du Lac d'Allos (Massif du Mercantour, Alpes du Sud) : implications pour des reconstitutions de chroniques de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire du signal magnétique enregistré par les sédiments postglaciaires du lac de La Thuile (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et lagunaires en basse vallée du Vidourle au cours des 6 derniers siècles : confrontation des données pédosédimentaires à haute résolution temporelle à l'analyse fréquentielle des crues historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au quaternaire: Climats, environnements et peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, France. p. 27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire d'événements climatiques extrêmes : Identification et reconstitution des paléotempêtes depuis l'an 1000 dans le Golfe d'Aigues-Mortes :Influence du Petit Age Glaciaire, implication sur le climat récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des événements climatiques extrêmes (crues et tempêtes) dans le Golfe d'Aigues-Mortes à partir de l'étude des archives sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, non-destructive and low-cost dating approach of sediment cores over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural uses, continental inputs and temporal dynamics of eukaryotic taxa in a marine critical transition zone of the Petit Cul-de-Sac Marin (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-390cde⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory hyperspectral imaging a powerful tool for a fast-high-resolution analysis of natural sample: application to sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric mapping of total organic carbon in lake sediment cores combining fusion of multiresolution hyperspectral images and PLSR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis modification during the Anthropocene: Quantitative and qualitative soil assessment from lake sediment archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-GloSS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakes as Recorders of Earth Surface Dynamics From Yearly to Plurimillennial Time-Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2021, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-819166-8.00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments des lacs, archives des crues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Catherine Jeandel; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des évènements climatiques extrêmes (crues et tempêtes) au cours de l'Holocène dans le Golfe d'Aigues-Mortes (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université de Montpellier 2, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009MON20111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId840"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Sabatier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt as a source of mercury: Implications for ecosystem recovery and environmental trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Mattio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (16), pp.12182-12193. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c16308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sedimentation rates and carbon fluxes in a West-African lagoon (Nokoué Lagoon, Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrig Laeticia Ntangyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107738. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bacterial membrane lipids (3-hydroxy fatty acids and branched GDGTs) as environmental proxies in lakes of the French Alps and southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cosyn-Wexsteen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 216, pp.105138. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3800 year-long sedimentary record of tsunamis and hurricanes in Guadeloupe, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Falvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 500, pp.107094. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2026.107094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial predictions and uncertainty maps of global fallout radionuclides (137Cs and 239+240Pu) for the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dicen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18492750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing carbon burial over recent decades despite re-oligotrophication in deep peri-alpine Lake Aiguebelette, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00358-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple late Holocene glacier advances on the sub-Antarctic Kerguelen (49°S) islands: Evidence from a 1200 yr sediment core from a glacial threshold basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Børve Sleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem G.M. van der Bilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347 (2), pp.109106. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strike‐Slip Fault‐Generated Paleotsunamis in Lake Iznik (NW Türkiye) : Numerical Modeling Corroborated by Coastal Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl117422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05298433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pesticide-contaminated sediment sources in tropical coastal environments (Galion Bay, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Ting Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.3332-3349. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-024-03883-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense touristic activities exceed climate change to shape aquatic communities in a mountain lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00968-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations in Lake Titicaca water level and their implications for sociopolitical developments in the central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherilyn. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2215882120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations in the signature of earthquake‐generated deposits in Lake Iznik, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depositional Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dep2.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricane Irma: an unprecedented event over the last 3700 years? Geomorphological changes and sedimentological record in Codrington Lagoon, Barbuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Geba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (12), pp.3761-3788. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-23-3761-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary evidence of tsunamis in New Caledonia, southwest Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 463, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy reconstruction of the Holocene vegetation and land use dynamics in the Julian Alps, north‐west Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Šmuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Controls on the Uranium Cycle in a Lake Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.972-985. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pesticide dynamics alter specific eukaryotic taxa in a coastal transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 866, pp.161205. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the alpine Critical Zone since the Last Glacial Period using Li isotopes from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu (Yvon) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.118463. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fire disturbances, human activities and climate change for long-term forest dynamics in upper-montane forests of the central Dinaric Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (7), pp.827-841. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231163515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Tiecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 843, pp.156943. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium sorption to organic matter and long-term accumulation in a pristine alpine wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 338, pp.322-346. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Event Deposits in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Moernaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide resurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), pp.3357-3362. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Megathrust earthquake as source of a Pre-Colombian tsunami in Lesser Antilles: Insight from sediment deposits and tsunami modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.104018. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant sedimentation in a deep Alpine lake (Iseo, Italy) controlled by climate, human and geodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.1816-1840. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of warmer climate periods on flood hazard in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00878-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROG: A global machine-learning temperature calibration for branched GDGTs in soils and peats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 318, pp.468-494. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating between tsunamis and tropical cyclones in the sedimentary record using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106864. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary structure discrimination with hyperspectral imaging in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152018. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles and perspectives of hyperspectral imaging applied to sediment core analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Lake Geneva ecological trajectory in a context of multiple but asynchronous pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.353-368. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-021-00176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on the distribution of bacterial lipids in soils from the French Alps: Implications for paleo-reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.104194. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active subaquatic fault segments in Lake Iznik along the middle strand of the North Anatolian Fault, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.e2020TC006404. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic formation of uranium-silica polymers in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2021844118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Genuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive groves around the lake. A ten-thousand-year history of a Cretan landscape (Greece) reveals the dominant role of humans in making this Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sulpizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 267, pp.107072. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of global temperature and pH calibrations based on bacterial 3-hydroxy fatty acids in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Véquaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Bonanomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (12), pp.3937 - 3959. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activities disturb lake-sediment records of past flood frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.42-43. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven fluxes of organic-bound uranium to an alpine lake overthe Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 783, pp.146878. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing two millennia of copper and silver metallurgy in the Lake Titicaca region (Bolivia/Peru) using trace metals and lead isotopic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P. G. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.100288. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4951-4966. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backwash sediment record of the 2009 South Pacific Tsunami and 1960 Great Chilean Earthquake Tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4149. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation, climate, and fire history of a mountain steppe: A Holocene reconstruction from the South Caucasus, Shenkani, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100238. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02507329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human and climate impacts on lake-catchment and vegetation in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Dolenec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.106043. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires and human activities as key factors in the high diversity of Corsican vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619883025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental change and glacier fluctuations in the high Tian Shan Mountains during the last millennium based on sediments from Lake Ala Kol, Kyrgyzstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 558, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107395. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serac: an R package for ShortlivEd RAdionuclide chronology of recent sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.106449. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering centurial anthropogenic pollution processes in large lakes dominated by socio-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100269. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution prediction of organic matter concentration with hyperspectral imaging on a sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 663, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trévisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650 (Part 2), pp.3027-3040. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393-394, pp.105536. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet avalanches: long-term evolution in the Western Alps under climate and human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1299-1313. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-14-1299-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking alternative stable states in a deep lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp. 553 - 568. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new CT scan methodology to characterize a small aggregation gravel clast contained in a soft sediment matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp. 199 - 209. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-199-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the reservoir age from organic and carbonate fractions of sediments in the Gulf of Cariaco (Caribbean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a regional flood signal reproducible from lake sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp. 1103 - 1117. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited hypoxia: A new challenge for reoligotrophicated lakes under global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (12), pp.1413-1423. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of V, U, Mo and Mn in the Pierre-Blanche lagoon (Southern France). Evidence for a major anoxia event during the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614540957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in the contribution of methane-oxidizing bacteria to the biomass of chironomid larvae determined using stable carbon isotopes and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Verneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14p. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local forcings affect lake zooplankton vulnerability and response to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (12), pp. 2767-2780. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/12-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample location and livestock numbers on Sporormiella concentrations and accumulation rates in surface sediments of Lake Allos, French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp. 117-127. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-012-9646-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00929699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Onshore-Offshore Investigation of a Mediterranean Layered Coastal Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), p. 550-561. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-6584.2012.01011.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of paleostorm activity in the NW Mediterranean Sea in response to Holocene climate events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense storm activity during the Little Ice Age on the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 299 (1-2), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3500-Year Record of Hg and Pb Contamination in a mediterranean Sedimentary Archive (The Pierre Blanche Lagoon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6p. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2004599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales en basse vallée du Vidourle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires dans les lagunes du Golfe d’Aigues‑Mortes. Estimation de l’aléa de tempête depuis 2000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21(1): (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.5400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-Holocene evolution of a coastal lagoon in the Gulf of Lions(South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (1), p. 27-36. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a Languedocian lagoonal environment controlled by inherited coastal morphology (northern Gulf of Lions, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Certain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals and geochemistry record from northwest Mediterranean coastal lagoon sequence: Implications for paleostorm reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (3-4), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Certain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 264, pp.242-257. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of paleostorm events in a coastal lagoon (Herault, South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (3-4), pp.224-232, doi:. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary variability of sedimentary nitrogen isotopes in the eastern South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Pol-Holz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.PA2207. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179, pp.515-531. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radionuclides to reconstruct erosion and sedimentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalaux Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2023 - Japan Geoscience Union Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04105871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA analyses from river sediments to investigate its potential to trace erosion hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023-Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXI Congrès de l'Union Internationale pour la Recherche QUAternaire (INQUA) 2023, Jul 2023, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering a Palaeotsunami Triggered by Mass Movement in an Alpine Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naveed Zafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O. Delestre (Polytech Nice Sophia – University Côte d’Azur, France), Nov 2023, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience sociale et écologique passée face aux aléas géologiques et climatiques en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFet à Long terme de l’Utilisation des pesticides en Guadeloupe : pollution et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Late Glacial to Holocene climatic transition trigger large earthquakes in the Western Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fires and Mountain Communities in the Grasslands of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls of climate and organic matter on uranium fluxes to lake sediments over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radiocaesium (137Cs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - the European Geosciences Union (EGU) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna (e-Conference), Austria. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sedimentary fabric characterized by X-ray tomography to highlight tsunami and hurricane deposits within the same archive, Scrub Island (Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation quantitative de l'impact des activités humaines et des fluctuations climatiques sur l'érosion de la Zone Critique dans les Alpes depuis 10000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis et surcotes de tempêtes : enregistrements sédimentaires discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain agro-ecosystems long-term trajectories in the North Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna (on line), Austria. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac d'Aiguebelette, une archive de la sismicité dans les Alpes françaises depuis la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfires and human communities in Bronze and Iron Age, Armenia: A macro-charcoal and paleo-temperature (BrGDGTs) reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALAS II : une mission exceptionnelle de carottage lacustre dans le nord des Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Storen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine sediment record of the 2009 South Pacific Tsunami and 1960 Great Chilean Earthquake Tsunami in Tutuila (American Samoa) : a new proxy for backwash deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse multi-capteurs, un enjeu pour une connaissance plus précise des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Images et data : méthodes d'analyse et modélisation pour l'agriculture numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene vegetation dynamics and human influence on the alpine environment in the Julian Alps, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Smuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of human impact on lake-catchment and vegetation at Lake Bohinj (Julian Alps, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Andrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial 3-Hydroxy fatty acids : applicability as temperature and pH proxies in soils from the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vequaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Goteborg, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic characterization of instantaneous sedimentary deposits : examples from alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olive groves landscape of Kournas lake (Crete, Greece) from the Late Neolithic to Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walsh K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of multiresolution hyperspectral and fluorescence images for the analysis of sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Digiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging for high resolution, non-destructive and fast analysis of sediment cores : application to Lake Le Bourget and Black Sea sediment cores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Martinez Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term variability of flood hazard in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risks and hazards in natural and urban environmentsunder multiple stress factors, including climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Riederalp, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological Research in the Triglav National Park (Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nives Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Research in Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did large lakes' ecology react to Medieval warming ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of wet avalanche in Western Alps under climate and human forcing, Internationnal Meeting of Sedimentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term plant community changes reconstructed from sediment DNA in an alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeoseismology in Machu Picchu, Paleoseismology and Lacustrine records in Cuzco region as key interdisciplinary approaches for intraplate deformation characterization on the Andean Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Colloquium on historical earthquakes &amp; paleoseismology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Han sur Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological trajectories and tipping-points in the making of the Cretan landscape (Greece) from Neolithic to Present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pedrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lights on human-environment interactions in the Northern French Alps provided by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic characterization of instantaneous sedimentary deposits : examples from alpine lakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational assessment of regime shiftsÂ : application to the long-term ecological trajectory of a hollow lake under multiple forcings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined bomb radiocarbon, 230Th/U and 210Pb-226Ra dating to construct high-resolution and precise chronology of marine and continental carbonate archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bultez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term plant community changes reconstructed from sediment DNA in an alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? Pages Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in northeast Atlantic intermediate waters during the past six decades recorded in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gonzales-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Deep-Sea Corals.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.2016 - 2105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lake history using nondestructive methods. A first record of organic endmember in sediments using solid phase fluorescence (Lake Noir Inférieur, Aiguilles Rouges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues, érosion et occupation des sols au cours de l’Holocène : retour sur 15 ans d’étude des sédiments lacustres dans les Alpes françaises du nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is hyperspectral imaging a possible new approach for fire reconstruction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene geological records of flood regime in French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution sedimentologique des extremes hydrologiques au cours des derniers millenaires dans les alpes françaises. Relations avec les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agro-pastorale et des paysages de montagne révélée par l'ADN sédimentaire lacustre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification régionale du cycle de l'érosion (2eme s. av. - 4eme s. ap. j.-c.) dans les Alpes : une définition locale de l'anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of climate change on temperate large lakes oxygen-depletion (Lakes Geneva, Bourget, Annecy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of topographical and glaciological parameters controlling the glacial retreat in the French Alps since the end of the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d'oxygene minimum (omz) en milieu lacustre : un developpement récent, une implication croissante des forçages climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional reconstructions of the past extreme flood activity from Alpine lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement des variations séculaires du champ magnétique terrestre par les sédiments des lacs d'altitudes dans les alpes françaises : un outil supplémentaire de datation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the evolution of Torrential flood activity from lake sediment records in French Alps Applications and implications to the current global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress, Protection of living spaces from natural hazards, Interpraevent 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. p.409-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of hypoxia from varve records in three large perialpine Lakes - Bourget, Annecy and Geneva (France - Switzerland) - over the last 100 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments: towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques naturels, Journée de l'OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Topical Meeting Floods and climate: Understanding and exploiting the link between floods and climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et crues torrentielles en montagne : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du remplissage sédimentaire du Lac d'Allos (Massif du Mercantour, Alpes du Sud) : implications pour des reconstitutions de chroniques de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire du signal magnétique enregistré par les sédiments postglaciaires du lac de La Thuile (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system in relation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et lagunaires en basse vallée du Vidourle au cours des 6 derniers siècles : confrontation des données pédosédimentaires à haute résolution temporelle à l'analyse fréquentielle des crues historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au quaternaire: Climats, environnements et peuplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montpellier, France. p. 27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire d'événements climatiques extrêmes : Identification et reconstitution des paléotempêtes depuis l'an 1000 dans le Golfe d'Aigues-Mortes :Influence du Petit Age Glaciaire, implication sur le climat récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des événements climatiques extrêmes (crues et tempêtes) dans le Golfe d'Aigues-Mortes à partir de l'étude des archives sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Briqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, non-destructive and low-cost dating approach of sediment cores over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural uses, continental inputs and temporal dynamics of eukaryotic taxa in a marine critical transition zone of the Petit Cul-de-Sac Marin (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-390cde⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory hyperspectral imaging a powerful tool for a fast-high-resolution analysis of natural sample: application to sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imaging for lake sediment cores analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. 5 (3), pp.735 - 743, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric mapping of total organic carbon in lake sediment cores combining fusion of multiresolution hyperspectral images and PLSR analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis modification during the Anthropocene: Quantitative and qualitative soil assessment from lake sediment archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-GloSS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Landemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakes as Recorders of Earth Surface Dynamics From Yearly to Plurimillennial Time-Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2021, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-819166-8.00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments des lacs, archives des crues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Catherine Jeandel; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission PALAS 2019, paléoclimat à partir des sédiments lacustres de l’archipel de Kerguelen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut polaire. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des évènements climatiques extrêmes (crues et tempêtes) au cours de l'Holocène dans le Golfe d'Aigues-Mortes (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université de Montpellier 2, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009MON20111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId845"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mattio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c16308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle B&#248;rve Sleire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G.M. van der Bilt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn. Fritz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215882120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00968-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04327363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Biguenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bastien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Geba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3761-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;muc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3461" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117087v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu (Yvon) Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118463" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5030034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biguenet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661812v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapuc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Anselmetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00878-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03552122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;quaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106864" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00176-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157067v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104194" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963873v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021844118" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3937-2021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146878" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544141v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Riou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60746-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106485" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151414v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106449" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enfeng Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100269" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878896v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1299-2018" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Etienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13093" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878839v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-199-2017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878829v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.01.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878808v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12180" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-466BNGPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929699v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9646-x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227177v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5427" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZ0R7M4X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261487v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638091v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638030v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846623v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588267v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588257v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523111v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5679" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452746v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6072" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436653v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Storen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Verhage" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049509v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Schneider" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044193v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049756v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vequaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anquetil" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049497v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01839566v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01758628v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez Lamas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898723v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girardclos" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetto" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kremer" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891390v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049494v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavente" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Walker" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garcia" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosell" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896866v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898729v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898720v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891396v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beck" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898954v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Douville" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bultez" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876999v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898960v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzales-Roubaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frank" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049266v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belle" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933739v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933763v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799680v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750882v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751350v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799675v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750892v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933770v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751334v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937654v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740933v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043689v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838221v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874190v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875187v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874224v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478550v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819166-8.00125-0" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01809754v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437757v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON20111" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mattio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c16308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05614876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tallon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2026.107094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle B&#248;rve Sleire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G.M. van der Bilt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00968-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn. Fritz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215882120" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabbri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04327363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Biguenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Geba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-3761-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#352;muc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Ogrinc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Dolenec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00348" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu (Yvon) Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Kremer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5030034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643021v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordrie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biguenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piccin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rapuc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Anselmetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00878-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03552122v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V&#233;quaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106864" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5020028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marchetto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-021-00176-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104194" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963873v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021844118" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pedrotta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Field" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107072" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3937-2021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.1.42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146878" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Riou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60746-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106485" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leyssenne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619883025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151414v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106449" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164392v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enfeng Liu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100269" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01995416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.320" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878896v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1299-2018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878893v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13093" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878839v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-199-2017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.01.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12180" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-466BNGPZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195808v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004932" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062151v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614540957" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062145v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9789-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/12-1903.1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00929699v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9646-x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2012.01011.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760909v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Briqueu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.002" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN8HC96Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joly" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.11.009" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8VCS5Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639280v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Freydier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2004599" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227177v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5427" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZ0R7M4X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476106v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5400" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740923v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.1.27" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486370v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.211" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512614v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.04.012" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PDPB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411189v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.03.001" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XH6QVJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407260v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Pol-Holz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001308" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305041v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261487v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638091v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638030v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846623v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523111v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5679" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588267v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587893v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588257v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baumann" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452746v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6072" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436653v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588123v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Storen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Verhage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049509v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Riou" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Schneider" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044193v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049532v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Smuc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049525v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andri&#263;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049756v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vequaud" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anquetil" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049497v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049589v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pedrotta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walsh K." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01839566v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01758628v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez Lamas" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896807v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andria" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898723v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girardclos" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kremer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891390v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896866v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049494v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavente" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Walker" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garcia" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosell" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896853v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vanni&#232;re" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Iglesias" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898729v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891396v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beck" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898720v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898954v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Douville" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bultez" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876999v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898960v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzales-Roubaud" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frank" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049266v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877064v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023097v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933739v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933763v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937597v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873398v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933744v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799680v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750882v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932003v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751350v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799675v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750892v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933770v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751334v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937654v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618137v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Condomines" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740933v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409957v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409206v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043689v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838204v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01838221v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875187v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874190v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874224v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478550v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819166-8.00125-0" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01809754v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455469v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437757v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON20111" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>