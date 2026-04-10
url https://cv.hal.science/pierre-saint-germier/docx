--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -333,221 +333,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les catégories de l'improvisation musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une intelligence artificielle responsable au service d’une création musicale, inventive et diverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Madlener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, p. 54-68</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, ISSN papier : 0765-5991 - ISSN en ligne : 1950-6295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841613v1</w:t>
+                <w:t xml:space="preserve">hal-04795772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une intelligence artificielle responsable au service d’une création musicale, inventive et diverse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les catégories de l'improvisation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, ISSN papier : 0765-5991 - ISSN en ligne : 1950-6295</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, p. 54-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795772v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the dots: hypergraphs to analyze and visualize the joint-contribution of premises and conclusions to the validity of arguments</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art au temps de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
@@ -3595,221 +3595,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prendre l’IA à revers » Entretien avec Kenneth Goldsmith</w:t>
+                <w:t xml:space="preserve">Quelques repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thévenin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier (dir.), L'art au temps de l'IA. Générer, critiquer, créer, Paris, éditions du Centre Pompidou, 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.132-136, 2025, 978-2-3865-4016-5</w:t>
+              <w:t xml:space="preserve">L'art au temps de l'IA. Générer, critiquer, créer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, pp.21-27, 2025, 978-2-38654-016-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05497191v1</w:t>
+                <w:t xml:space="preserve">hal-05504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques repères historiques</w:t>
+                <w:t xml:space="preserve">« Prendre l’IA à revers » Entretien avec Kenneth Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art au temps de l'IA. Générer, critiquer, créer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Centre Pompidou, pp.21-27, 2025, 978-2-38654-016-5</w:t>
+              <w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier (dir.), L'art au temps de l'IA. Générer, critiquer, créer, Paris, éditions du Centre Pompidou, 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-136, 2025, 978-2-3865-4016-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504004v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05497191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA ne vient pas d’un autre monde&amp;quot; entretien avec Daniele Ghisi et Alexander Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,51 +4216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D7BAAB4"/>
+    <w:nsid w:val="57CBF24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +4447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-saint-germier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verd&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Terr&#233;s Villalonga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02101-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02141-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920976182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Germier Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/42547-art-au-temps-de-ia.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turquier Barbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-saint-germier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verd&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Terr&#233;s Villalonga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02101-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02141-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920976182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Germier Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/42547-art-au-temps-de-ia.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turquier Barbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>