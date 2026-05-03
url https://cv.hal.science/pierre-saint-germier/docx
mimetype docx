--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -631,304 +631,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Improvisation, Minimalism and Pluralism about Joint action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent shared intentions support coordination during collective musical improvisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paternotte</w:t>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint Germier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jso-2020-0068⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.12932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221786v1</w:t>
+                <w:t xml:space="preserve">hal-03088074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent shared intentions support coordination during collective musical improvisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Improvisation, Minimalism and Pluralism about Joint action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paternotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, </w:t>
+              <w:t xml:space="preserve">Journal of Social Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.12932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jso-2020-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088074v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With, against, or without? Familiarity and copresence increase interactional dissensus and relational plasticity in freely improvising duos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Golvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,90 +1018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What it is like to improvise together? Investigating the phenomenology of joint action through improvised musical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêlle Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenomenology and the Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1129,248 +1129,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating Free Improvisation: An Integrative Framework for the Study of Collective Improvisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Musical coordination in a large group without plans nor leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1029864920976182⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77263-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053405v1</w:t>
+                <w:t xml:space="preserve">hal-03019776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical coordination in a large group without plans nor leaders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinating Free Improvisation: An Integrative Framework for the Study of Collective Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint Germier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77263-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1029864920976182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019776v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t>
               </w:r>
@@ -1861,165 +1861,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aesthetic Thought Experiments</w:t>
+                <w:t xml:space="preserve">Artificial musical expressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thought Experiments and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUSO; Université de Genève, Jun 2025, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">AI IN MUSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPM, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544645v1</w:t>
+                <w:t xml:space="preserve">hal-05504037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial musical expressiveness</w:t>
+                <w:t xml:space="preserve">Aesthetic Thought Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI IN MUSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENPM, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Thought Experiments and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUSO; Université de Genève, Jun 2025, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504037v1</w:t>
+                <w:t xml:space="preserve">hal-05544645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketches of Rainbow Family. On the genesis of collective improvisation including humans and non-humans</w:t>
               </w:r>
@@ -2068,493 +2068,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-présence et incarnation dans les interactions improvisées cyber-humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s wrong with Aesthetic Empiricism. An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REACHing in</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCAM, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society of Aesthetics Conference Budapest 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Aesthetics, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385809v1</w:t>
+                <w:t xml:space="preserve">hal-04382087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guernica, les martiens, et nous. Qu’est-ce qui ne va pas avec l’empirisme esthétique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A truthmaker semantics for relevant and irrelevant intuitionistic logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verdée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sublimae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS/Institut Jean Nicod, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Truthmaker Semantics and Related Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kit Fine (NYU), Mark Jago (University of Nottingham), and Johannes Korbmacher (Utrecht University)., Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385754v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes musiciens ont-ils un corps ?</w:t>
+                <w:t xml:space="preserve">Co-présence et incarnation dans les interactions improvisées cyber-humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improtech Uzeste 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCAM, Aug 2023, Uzeste, France</w:t>
+              <w:t xml:space="preserve">REACHing in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385909v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I sing the body algorithmic” Machine Learning and Embodiment in Human-Machine collective music-making</w:t>
+                <w:t xml:space="preserve">Guernica, les martiens, et nous. Qu’est-ce qui ne va pas avec l’empirisme esthétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Sublimae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS/Institut Jean Nicod, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382126v1</w:t>
+                <w:t xml:space="preserve">hal-04385754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s wrong with Aesthetic Empiricism. An experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les algorithmes musiciens ont-ils un corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Aesthetics Conference Budapest 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Aesthetics, Jun 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Improtech Uzeste 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, Aug 2023, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382087v1</w:t>
+                <w:t xml:space="preserve">hal-04385909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truthmaker semantics for relevant and irrelevant intuitionistic logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“I sing the body algorithmic” Machine Learning and Embodiment in Human-Machine collective music-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truthmaker Semantics and Related Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kit Fine (NYU), Mark Jago (University of Nottingham), and Johannes Korbmacher (Utrecht University)., Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Philosophy of AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382561v1</w:t>
+                <w:t xml:space="preserve">hal-04382126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are two components too many?</w:t>
               </w:r>
@@ -2678,64 +2678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does it mean to be together within a free improvisation orchestra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,64 +2842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating musical improvisation, or how to end an improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improtech Paris-Athina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,64 +2924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layers of Collective Action : Some Lessons from Musical Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Layers of Collective Intentionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3006,51 +3006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How not to conclude possibility from conceivability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Analytic Philosophy, Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3120,64 +3120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corpus' body. Embodied Interaction from Machine-Learning in Human-Machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and Musical Creativity 2024 (AIMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3318,64 +3318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerrold Levinson, L'expérience musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, 2020, 978-2-7116-2889-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerrold Levinson, Essais de Philosophie de la Musique, Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,191 +3595,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques repères historiques</w:t>
+                <w:t xml:space="preserve">« Prendre l’IA à revers » Entretien avec Kenneth Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art au temps de l'IA. Générer, critiquer, créer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Centre Pompidou, pp.21-27, 2025, 978-2-38654-016-5</w:t>
+              <w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier (dir.), L'art au temps de l'IA. Générer, critiquer, créer, Paris, éditions du Centre Pompidou, 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-136, 2025, 978-2-3865-4016-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504004v1</w:t>
+                <w:t xml:space="preserve">halshs-05497191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prendre l’IA à revers » Entretien avec Kenneth Goldsmith</w:t>
+                <w:t xml:space="preserve">Quelques repères historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thévenin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier (dir.), L'art au temps de l'IA. Générer, critiquer, créer, Paris, éditions du Centre Pompidou, 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.132-136, 2025, 978-2-3865-4016-5</w:t>
+              <w:t xml:space="preserve">L'art au temps de l'IA. Générer, critiquer, créer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, pp.21-27, 2025, 978-2-38654-016-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05497191v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA ne vient pas d’un autre monde&amp;quot; entretien avec Daniele Ghisi et Alexander Schubert</w:t>
               </w:r>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation, Actions, and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Germier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Bertinetto and Marcello Ruta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021</w:t>
@@ -4216,51 +4216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57CBF24B"/>
+    <w:nsid w:val="19232752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +4447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-saint-germier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verd&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Terr&#233;s Villalonga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02101-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02141-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920976182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Germier Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/42547-art-au-temps-de-ia.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turquier Barbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-saint-germier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9528-6598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verd&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Terr&#233;s Villalonga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02101-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11098-024-02141-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint Germier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle Rouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-021-09789-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77263-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864920976182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bachir-Loopuyt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Germier Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/42547-art-au-temps-de-ia.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turquier Barbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>