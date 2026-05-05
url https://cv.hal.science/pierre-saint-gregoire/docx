--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1415,528 +1415,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple setup to obtain ferroelectric thin films by dip-coating</w:t>
+                <w:t xml:space="preserve">Unusual Polarization Ordering in Lanthanum Modified Lead Zirconate Titanate (Pb 0.97 La 0.03 )(Zr 0.90 Ti 0.10 ) 0.9925 O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Moreno Crespoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Peláiz-Barranco</w:t>
+                <w:t xml:space="preserve">Aimé Peláiz-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Santana-Gil</w:t>
+                <w:t xml:space="preserve">Rafael Villaurrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mendez-Gonzalez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José de los Santos Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cubana de Fisica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (6), pp.2063-2070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731295v1</w:t>
+                <w:t xml:space="preserve">hal-04726785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching processes of ferroelectric thin films in weak pulsed fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopy investigation on (Pb1-xLax)(Zr0.90Ti0.10)(1-x/4)O-3 ceramic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nesterenko</w:t>
+                <w:t xml:space="preserve">A. Pelaiz-Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gonzalez-Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Yu. Pakhomov</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. S. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2016.1202698⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076030v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy investigation on (Pb1-xLax)(Zr0.90Ti0.10)(1-x/4)O-3 ceramic system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple setup to obtain ferroelectric thin films by dip-coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. S. Guerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. E. Moreno Crespoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peláiz-Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santana-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mendez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.S. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Cubana de Fisica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.118-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627646v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Polarization Ordering in Lanthanum Modified Lead Zirconate Titanate (Pb 0.97 La 0.03 )(Zr 0.90 Ti 0.10 ) 0.9925 O 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching processes of ferroelectric thin films in weak pulsed fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José de los Santos Guerra</w:t>
+                <w:t xml:space="preserve">A. Sidorkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Pakhomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14177⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 501 (1), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2016.1202698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04726785v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debye’s temperature and heat capacity for Sr0.15Ba0.85Bi 2 Nb 2 O 9 relaxor ferroelectric ceramic</w:t>
               </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. González-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D.S. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calderón-Piñar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational analysis on two-layer Aurivillius phase Sr1-xBaxBi2Nb2O9 using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gonzalez-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pelaiz-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,299 +2413,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From normal ferroelectric transition to relaxor behavior in Aurivillius ferroelectric ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. D. S. Guerra</w:t>
+                <w:t xml:space="preserve">Synthesis of In2S3(1–x)O3x thin films by oxidation of In2S3 film and influence of film microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8448-0⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (12), pp.2865-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685785v1</w:t>
+                <w:t xml:space="preserve">hal-04685747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of In2S3(1–x)O3x thin films by oxidation of In2S3 film and influence of film microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hamici</w:t>
+                <w:t xml:space="preserve">From normal ferroelectric transition to relaxor behavior in Aurivillius ferroelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. González-Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peláiz-Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. S. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Gagou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vaillant Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (21), pp.7437-7444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8448-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201431123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04685747v1</w:t>
+                <w:t xml:space="preserve">hal-04685785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric behavior in Sr1 − xBaxBi2Nb2O9 Aurivillius-type structure ferroelectric ceramics</w:t>
               </w:r>
@@ -2717,51 +2717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. González-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peláiz-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D.S. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05519616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Foudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Djermoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202506391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04777123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assohoun Fulgence Kraidy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Simon Yapi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Gregoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Logbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kraidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fr&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.415370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04418834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gregoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Marssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20200109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sidorkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Nesterenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Popravko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1736926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Pakhomov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1598183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04060560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07256-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sidorkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Nesterenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Vorotnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081436" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larramendi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant Roca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ferraz Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Behar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez-Abreu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pel&#225;iz-Barranco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno-Crespo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Limbor&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X17500357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Moreno Crespoa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana-Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.S. Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nesterenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2016.1202698" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelaiz-Barranco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. S. Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.06.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Pel&#225;iz-Barranco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Villaurrutia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de los Santos Guerra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN7VT752-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calder&#243;n-Pi&#241;ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X16200010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vigil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnel Forcade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Adnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gonzalez-Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWBHPFJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314003994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8448-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laghrib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant Roca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NPMH0ZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G0P6MBN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sidorkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Nesterenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X13500021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ondrejkovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vysochanskii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keeble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5900-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPNSR32Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7421-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RP1TSFV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choukri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mezzane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abkhar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Moznine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N8F4H6WJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fremy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802384930" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802440690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melia Hamici" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gessoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137249v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788615v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776387v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Laghrib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ang&#232;le Fr&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Aliouane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20170407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05519616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Foudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Djermoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202506391" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04777123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assohoun Fulgence Kraidy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Simon Yapi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Gregoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Logbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Kraidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fr&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.415370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04418834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gregoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Marssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20200109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Sidorkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Nesterenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Popravko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1736926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Pakhomov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1598183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04060560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Guessoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07256-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sidorkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Nesterenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniy Vorotnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081436" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larramendi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant Roca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ferraz Dias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Behar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez-Abreu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pel&#225;iz-Barranco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno-Crespo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Limbor&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X17500357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Pel&#225;iz-Barranco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Villaurrutia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de los Santos Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN7VT752-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelaiz-Barranco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Abreu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. S. Guerra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Moreno Crespoa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mendez-Gonzalez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.S. Guerra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nesterenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2016.1202698" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calder&#243;n-Pi&#241;ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X16200010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vigil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnel Forcade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Adnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gonzalez-Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWBHPFJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314003994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laghrib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NPMH0ZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8448-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G0P6MBN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sidorkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Nesterenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X13500021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ondrejkovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vysochanskii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.224106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keeble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5900-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPNSR32Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7421-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RP1TSFV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choukri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mezzane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abkhar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Moznine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N8F4H6WJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fremy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Badeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802384930" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802440690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melia Hamici" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gessoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidice Vaillant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137249v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788615v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776387v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Laghrib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ang&#232;le Fr&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Aliouane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20170407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>