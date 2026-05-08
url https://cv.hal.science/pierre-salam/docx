--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -257,51 +257,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,1739 +498,1890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ré)actualiser les compétences écrites en licence</w:t>
+                <w:t xml:space="preserve">L’accompagnement des écrits créatifs des étudiants : enjeux pour la définition d’une posture évaluative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Clayette</w:t>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (1), pp.191-202. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.069.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572225v1</w:t>
+                <w:t xml:space="preserve">hal-04009949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des écrits créatifs des étudiants : enjeux pour la définition d’une posture évaluative</w:t>
+                <w:t xml:space="preserve">(Ré)actualiser les compétences écrites en licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+                <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195-196, </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), pp.191-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.12172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009949v1</w:t>
+                <w:t xml:space="preserve">hal-03572225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un service civique pour construire des ponts plurilingues avec les étudiants nationaux et internationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire à l’université : de l’engagement des acteurs à l’évolution des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Clayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212 (1), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.212.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406603v1</w:t>
+                <w:t xml:space="preserve">halshs-03173825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire à l’université : de l’engagement des acteurs à l’évolution des pratiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire un service civique pour construire des ponts plurilingues avec les étudiants nationaux et internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.212.0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03173825v1</w:t>
+                <w:t xml:space="preserve">hal-03406603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVOL : une plate-forme collaborative en réseau au service de la conception de modules de formation en FOU</w:t>
+                <w:t xml:space="preserve">ENVOL : de l’environnement aux discours universitaires : enjeux de la conception d’une plateforme de formation en FOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le FOU dans tous ses états : conceptions, approches, pratiques.. et nouvelles pistes ?, 77, pp.27</w:t>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le FOU dans tous ses états (77)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060134v1</w:t>
+                <w:t xml:space="preserve">hal-05591270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer un projet d’échanges en ligne à l’université : Quels apports pour la formation de futurs enseignants de FLE compétents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparer des étudiants étrangers au milieu universitaire français : une plate-forme collaborative au service de la conception d’une formation en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le FOU dans tous ses états (77)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895928v1</w:t>
+                <w:t xml:space="preserve">hal-05588955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ENVOL : une plate-forme collaborative en réseau au service de la conception de modules de formation en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le FOU dans tous ses états : conceptions, approches, pratiques.. et nouvelles pistes ?, 77, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer un projet d’échanges en ligne à l’université : Quels apports pour la formation de futurs enseignants de FLE compétents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pédagogie du projet et formation d’enseignants aux TICE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Numérique et enseignement du français à l'université, 160, pp.421-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ela.160.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01138798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours singulier, construction collective : l’émergence et l’ancrage du numérique dans les formations universitaires en FLE à travers la trajectoire de François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Loizidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASDIFLE; DILTEC, Paris Université Sorbonne Nouvelle, France, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier interactif d'écriture : des outils pour développer la créativité en groupe à l'université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schorlé-Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110841v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la pluralité des parcours des étudiants en exil : des ateliers et des expositions au-delà des murs.</w:t>
+                <w:t xml:space="preserve">Atelier interactif d'écriture : des outils pour développer la créativité en groupe à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANACLES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES; Nantes Université, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389055v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer les compétences écrites des étudiants avec écri+, une utopie universitaire ?</w:t>
+                <w:t xml:space="preserve">Valoriser la pluralité des parcours des étudiants en exil : des ateliers et des expositions au-delà des murs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondiale des Professeurs de Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération internationale des professeurs de français; CLA Besançon; Université Marie &amp; Louis Pasteur Besançon, Jul 2025, Besancon, France</w:t>
+              <w:t xml:space="preserve">RANACLES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES; Nantes Université, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219233v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’écriture solidaire : écrire des lettres à des réfugiés</w:t>
+                <w:t xml:space="preserve">Renforcer les compétences écrites des étudiants avec écri+, une utopie universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondiale des Professeurs de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération internationale des professeurs de français; CLA Besançon; Université Marie &amp; Louis Pasteur Besançon, Jul 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124297v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier d’écriture solidaire : écrire des lettres à des réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335774v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et enseignement supérieur : retour sur un dispositif d'accompagnement pour l'accès à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanhoutvenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les étudiants en exil vers l'université : un DU Solidaire en constance évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Demeocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cornuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre/ enseigner le FLE en urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Jul 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter un centre de langues au sein d’une université : une contextualisation permanente et intégrée dans un écosystème innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F/francophonies en contextes universitaires et diversité de l'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers; Le Mans Université, Apr 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un DU Passerelle dans un contexte universitaire : retour sur une décennie solidaire et créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude étudiants en exil : enjeux et dynamiques inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2; laboratoire LIDIL, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un DU Passerelle dans un contexte universitaire: retour sur une décennie solidaire et créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Etudiants en exil : Enjeux et Dynamiques Inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE; CIREFE, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contextualiser une formation en Français langue professionnelle à l’université : quel contenu, quel public, quelle collaboration interuniversitaire ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès européen de la FIPF, Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF, Sep 2024, BUCAREST, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un projet dans trois universités : contraintes, adaptations, ouvertures et leviers d'action</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monter un projet français langue professionnelle dans un écosystème universitaire : apports, méthodologie et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176880v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capter la divergence des besoins pour mieux contextualiser les formations en français : analyse critique des méthodes adoptées dans différents dispositifs</w:t>
               </w:r>
@@ -2279,647 +2430,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la littératie numérique dans les pratiques des accompagnateurs en français des publics migrants et réfugiés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’un projet dans trois universités : contraintes, adaptations, ouvertures et leviers d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176887v1</w:t>
+                <w:t xml:space="preserve">hal-04176880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre l’université accessible aux exilés malgré l’urgence</w:t>
+                <w:t xml:space="preserve">Quelle place pour la littératie numérique dans les pratiques des accompagnateurs en français des publics migrants et réfugiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANACLES 2023 - Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313074v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monter un projet français langue professionnelle dans un écosystème universitaire : apports, méthodologie et contraintes</w:t>
+                <w:t xml:space="preserve">Rendre l’université accessible aux exilés malgré l’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">RANACLES 2023 - Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176871v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger et accompagner l’écrit via le numérique en contexte universitaire : le cas du projet écri+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de l'Education, CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une flexibilisation progressive des pratiques pédagogiques avec le numérique dans un monde post-crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque International Usages du Numérique à l'université : perceptions et pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de nos pratiques numériques en contexte de pandémie ? réflexions critiques sur l'effet du confinement sur la transformation des pratiques des enseignants universitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur les usages du numérique en éducation (RUNED22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le renforcement des compétences écrites à l’université avec écri+ : de l’étude d’impact aux perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la multimodalité vers la flexibilisation en FLE : Quelle évolution des pratiques pédagogiques via le numérique pour quels apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADCUEFE Entre recyclage et innovation : quelle didactique pour demain?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la construction d’une communauté de pratique de concepteurs à la production de ressources éducatives pour étudiants internationaux : le cas du projet ENVOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2948,73 +3138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international : MOOC, apprentissage des langues et mobilité : conception, intégration, réutilisation (MOOC2MOVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ENVOL: Étudiants Nouveaux‑Venus Objectif Langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3043,1833 +3233,2023 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ADCUEFE - Entre recyclage et innovation : Quelle didactique pour demain?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalité des compétences rédactionnelles : des initiatives dans les universités au projet écri+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+                <w:t xml:space="preserve">ENVOL Enjeux didactiques d’une co-construction en didactique du FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Mar 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Entre recyclage et innovation : quelle didactique pour demain- approche critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514552v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation numérique en FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la construction d’une communauté de pratique de concepteurs à la production de ressources éducatives pour étudiants internationaux : le cas du projet ENVOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rousseau-Gadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ProFLE - Quels Débouchés professionnels après une formation en FLE?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Language learning and mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mooc2move, Apr 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425006v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des pratiques avec le numérique à l’université : Du guidage enseignant à l’autonomie apprenante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalité des compétences rédactionnelles : des initiatives dans les universités au projet écri+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092291v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littéracie numérique : écriture créative et communication numérique</w:t>
+                <w:t xml:space="preserve">L'innovation numérique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger pour apprendre en ligne (EPAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée ProFLE - Quels Débouchés professionnels après une formation en FLE?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895241v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des pratiques éducatives avec le numérique La multimodalité au service du plurilinguisme en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Transformations des pratiques avec le numérique à l’université : Du guidage enseignant à l’autonomie apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire régional Le Numérique Educatif : Un appui pour l'enseignement bilingue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895254v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture numérique : de nouvelles pistes pour une pédagogie connectée</w:t>
+                <w:t xml:space="preserve">Espaces de collaboration synchrone à distance : les classes virtuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Carrefours de la Pensée: « Le numérique et nous ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Enjeux et défis du numérique pour l’enseignement universitaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895252v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'écriture collaborative à l'Université : quel accompagnement pour quels apports ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littéracie numérique : écriture créative et communication numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures Créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Echanger pour apprendre en ligne (EPAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895246v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de collaboration synchrone à distance : les classes virtuelles</w:t>
+                <w:t xml:space="preserve">Transformation des pratiques éducatives avec le numérique La multimodalité au service du plurilinguisme en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Enjeux et défis du numérique pour l’enseignement universitaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
+              <w:t xml:space="preserve">Séminaire régional Le Numérique Educatif : Un appui pour l'enseignement bilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905615v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
+                <w:t xml:space="preserve">Écriture numérique : de nouvelles pistes pour une pédagogie connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
+              <w:t xml:space="preserve">28e Carrefours de la Pensée: « Le numérique et nous ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850466v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Aider à aider les tuteurs : comment ne pas devenir des prescripteurs » Colloque EIAH 2017, Strasbourg, 6-9 juin 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+                <w:t xml:space="preserve">Ateliers d'écriture collaborative à l'Université : quel accompagnement pour quels apports ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Coltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ecritures Créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159986v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
+                <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518584v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la réussite étudiante par l’écriture créative et collective : le projet IPURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Aider à aider les tuteurs : comment ne pas devenir des prescripteurs » Colloque EIAH 2017, Strasbourg, 6-9 juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les outils numériques pour l’analyse et l’exploitation des discours universitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Arras, France</w:t>
+              <w:t xml:space="preserve">EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895249v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Effets interactionnels de l’intégration de l’outil « classe virtuelle » dans un dispositif de formation hybride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159831v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle et dispositif hybride. Apports potentiels de l'outil de classe virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de la réussite étudiante par l’écriture créative et collective : le projet IPURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque Question de Pédagogie en Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Lemaitre (ENSTA Bretagne) et André Thépaut (Télécom Bretagne), Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les outils numériques pour l’analyse et l’exploitation des discours universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517208v1</w:t>
+                <w:t xml:space="preserve">hal-01895249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Modification des temporalités de formation et outils d’accompagnement à distance, le cas de la classe virtuelle », Colloque Forse, «Mutations de l’accompagnement dans les formations en ligne »,Rouen 8-10 octobre 2014.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamique temporelle et dispositif hybride. Apports potentiels de l'outil de classe virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FORSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">8ème colloque Question de Pédagogie en Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Lemaitre (ENSTA Bretagne) et André Thépaut (Télécom Bretagne), Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159820v1</w:t>
+                <w:t xml:space="preserve">hal-01517208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'écriture créative au récit collectif : conditions et difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Effets interactionnels de l’intégration de l’outil « classe virtuelle » dans un dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Clermontoises de la Pédagogie Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EPAL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895255v1</w:t>
+                <w:t xml:space="preserve">hal-02159831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des enseignants : atouts et limites de la variante lyonnaise et de la variante grenobloise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Drissi</w:t>
+                <w:t xml:space="preserve">« Modification des temporalités de formation et outils d’accompagnement à distance, le cas de la classe virtuelle », Colloque Forse, «Mutations de l’accompagnement dans les formations en ligne »,Rouen 8-10 octobre 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone (Séminaire en marge du colloque EPAL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque FORSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100473v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des communautés d’enseignants de FLE via Facebook : de la participation à l’apprentissage</w:t>
+                <w:t xml:space="preserve">De l'écriture créative au récit collectif : conditions et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne (EPAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Clermontoises de la Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100475v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement dans les forums pédagogiques: du savoir au lien social</w:t>
+                <w:t xml:space="preserve">Etude des communautés d’enseignants de FLE via Facebook : de la participation à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne (EPAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100476v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des compétences développées dans deux formations hybrides de tuteurs en ligne : interactions à distance en asynchrone pour l’une et en synchrone pour l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation des enseignants : atouts et limites de la variante lyonnaise et de la variante grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasileios Valmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone (Séminaire en marge du colloque EPAL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011621v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’intégration des plateformes de formation dans les dispositifs hybrides d’enseignement des langues : avantages et difficultés</w:t>
+                <w:t xml:space="preserve">Accompagnement dans les forums pédagogiques: du savoir au lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées TICE. Université d’Oujda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100478v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la conception et de l'animation de tâches en ligne à la formation de futurs enseignants de FLE</w:t>
+                <w:t xml:space="preserve">Étude de l’intégration des plateformes de formation dans les dispositifs hybrides d’enseignement des langues : avantages et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées TICE. Université d’Oujda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative des compétences développées dans deux formations hybrides de tuteurs en ligne : interactions à distance en asynchrone pour l’une et en synchrone pour l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Valmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la conception et de l'animation de tâches en ligne à la formation de futurs enseignants de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4879,327 +5259,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un espace synchrone dans une formation à distance, choix pédagogiques et vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique. Savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles normes langagières dans les échanges pédagogiques en ligne? Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français enseigner, la question de la norme dans l’enseignement / apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’une plateforme de formation en ligne à un cours présentiel : contraintes et avantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner/apprendre le FLE et les langues étrangères à l’aide des technologies numériques : du présentiel au nomadisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5209,100 +5589,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORTS D'UN PROJET D'ÉCHANGES EN LIGNE À LA FORMATION EN DIDACTIQUE DU FRANÇAIS LANGUE ÉTRANGÈRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00613906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5312,144 +5692,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages de ressources numériques pédagogiques (libres) dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourdenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5517,51 +5897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF9A4C6"/>
+    <w:nsid w:val="ACE01FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5748,51 +6128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-salam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8932-1868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219971862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.salam@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/presentation/theme-2-plurilinguismes-educations-societes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/international/formations-et-certifications-en-langues/maison-des-langues.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.160.0421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhoutvenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Demeocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cornuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Valmas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01895141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fouquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nugue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-salam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8932-1868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219971862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.salam@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/presentation/theme-2-plurilinguismes-educations-societes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/international/formations-et-certifications-en-langues/maison-des-langues.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12172" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.160.0421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhoutvenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Demeocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cornuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Valmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01895141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>