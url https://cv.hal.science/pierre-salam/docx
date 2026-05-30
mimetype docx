--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -498,382 +498,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des écrits créatifs des étudiants : enjeux pour la définition d’une posture évaluative</w:t>
+                <w:t xml:space="preserve">(Ré)actualiser les compétences écrites en licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+                <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195-196, </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (1), pp.191-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.12172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009949v1</w:t>
+                <w:t xml:space="preserve">hal-03572225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ré)actualiser les compétences écrites en licence</w:t>
+                <w:t xml:space="preserve">L’accompagnement des écrits créatifs des étudiants : enjeux pour la définition d’une posture évaluative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Clayette</w:t>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (1), pp.191-202. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.069.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572225v1</w:t>
+                <w:t xml:space="preserve">hal-04009949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire à l’université : de l’engagement des acteurs à l’évolution des pratiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire un service civique pour construire des ponts plurilingues avec les étudiants nationaux et internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03173825v1</w:t>
+                <w:t xml:space="preserve">hal-03406603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un service civique pour construire des ponts plurilingues avec les étudiants nationaux et internationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire à l’université : de l’engagement des acteurs à l’évolution des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Clayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212 (1), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.212.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406603v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVOL : de l’environnement aux discours universitaires : enjeux de la conception d’une plateforme de formation en FOU</w:t>
               </w:r>
@@ -1442,411 +1442,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier interactif d'écriture : des outils pour développer la créativité en groupe à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335774v1</w:t>
+                <w:t xml:space="preserve">hal-05110841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier interactif d'écriture : des outils pour développer la créativité en groupe à l'université</w:t>
+                <w:t xml:space="preserve">Valoriser la pluralité des parcours des étudiants en exil : des ateliers et des expositions au-delà des murs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RANACLES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES; Nantes Université, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110841v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la pluralité des parcours des étudiants en exil : des ateliers et des expositions au-delà des murs.</w:t>
+                <w:t xml:space="preserve">Atelier d’écriture solidaire : écrire des lettres à des réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANACLES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES; Nantes Université, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389055v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer les compétences écrites des étudiants avec écri+, une utopie universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondiale des Professeurs de Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération internationale des professeurs de français; CLA Besançon; Université Marie &amp; Louis Pasteur Besançon, Jul 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’écriture solidaire : écrire des lettres à des réfugiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schorlé-Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124297v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et enseignement supérieur : retour sur un dispositif d'accompagnement pour l'accès à l'université</w:t>
               </w:r>
@@ -2292,467 +2292,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monter un projet français langue professionnelle dans un écosystème universitaire : apports, méthodologie et contraintes</w:t>
+                <w:t xml:space="preserve">Capter la divergence des besoins pour mieux contextualiser les formations en français : analyse critique des méthodes adoptées dans différents dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">Cultures éducatives et contextualisation dans l'enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Feb 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176871v1</w:t>
+                <w:t xml:space="preserve">hal-03996544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capter la divergence des besoins pour mieux contextualiser les formations en français : analyse critique des méthodes adoptées dans différents dispositifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’un projet dans trois universités : contraintes, adaptations, ouvertures et leviers d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures éducatives et contextualisation dans l'enseignement-apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE, Feb 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996544v1</w:t>
+                <w:t xml:space="preserve">hal-04176880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un projet dans trois universités : contraintes, adaptations, ouvertures et leviers d'action</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour la littératie numérique dans les pratiques des accompagnateurs en français des publics migrants et réfugiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176880v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la littératie numérique dans les pratiques des accompagnateurs en français des publics migrants et réfugiés ?</w:t>
+                <w:t xml:space="preserve">Rendre l’université accessible aux exilés malgré l’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">RANACLES 2023 - Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176887v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre l’université accessible aux exilés malgré l’urgence</w:t>
+                <w:t xml:space="preserve">Monter un projet français langue professionnelle dans un écosystème universitaire : apports, méthodologie et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANACLES 2023 - Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Penser les formations en FLE en contextes professionnels ou préprofessionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313074v1</w:t>
+                <w:t xml:space="preserve">hal-04176871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger et accompagner l’écrit via le numérique en contexte universitaire : le cas du projet écri+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de l'Education, CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalité des compétences rédactionnelles : des initiatives dans les universités au projet écri+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,139 +3686,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de collaboration synchrone à distance : les classes virtuelles</w:t>
+                <w:t xml:space="preserve">Transformation des pratiques éducatives avec le numérique La multimodalité au service du plurilinguisme en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Enjeux et défis du numérique pour l’enseignement universitaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
+              <w:t xml:space="preserve">Séminaire régional Le Numérique Educatif : Un appui pour l'enseignement bilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905615v1</w:t>
+                <w:t xml:space="preserve">hal-01895254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littéracie numérique : écriture créative et communication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour apprendre en ligne (EPAL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3837,247 +3837,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des pratiques éducatives avec le numérique La multimodalité au service du plurilinguisme en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Écriture numérique : de nouvelles pistes pour une pédagogie connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire régional Le Numérique Educatif : Un appui pour l'enseignement bilingue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">28e Carrefours de la Pensée: « Le numérique et nous ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895254v1</w:t>
+                <w:t xml:space="preserve">hal-01895252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture numérique : de nouvelles pistes pour une pédagogie connectée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ateliers d'écriture collaborative à l'Université : quel accompagnement pour quels apports ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Coltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Carrefours de la Pensée: « Le numérique et nous ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Ecritures Créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895252v1</w:t>
+                <w:t xml:space="preserve">hal-01895246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'écriture collaborative à l'Université : quel accompagnement pour quels apports ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces de collaboration synchrone à distance : les classes virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures Créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Enjeux et défis du numérique pour l’enseignement universitaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895246v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner/Encourager l'autonomie des apprenants via un Livret Numérique de Compétences en Réussite Etudiante (LiCoRé)</w:t>
               </w:r>
@@ -4152,217 +4152,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Aider à aider les tuteurs : comment ne pas devenir des prescripteurs » Colloque EIAH 2017, Strasbourg, 6-9 juin 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159986v1</w:t>
+                <w:t xml:space="preserve">hal-01518584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner /Encourager l'autonomie des apprenants via un Livret participatif numérique de Compétences en Réussite Étudiante (LiCoRÉ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Aider à aider les tuteurs : comment ne pas devenir des prescripteurs » Colloque EIAH 2017, Strasbourg, 6-9 juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Fond Remeud, France</w:t>
+              <w:t xml:space="preserve">EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518584v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la réussite étudiante par l’écriture créative et collective : le projet IPURE</w:t>
               </w:r>
@@ -4411,290 +4411,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle et dispositif hybride. Apports potentiels de l'outil de classe virtuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">« Effets interactionnels de l’intégration de l’outil « classe virtuelle » dans un dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque Question de Pédagogie en Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Lemaitre (ENSTA Bretagne) et André Thépaut (Télécom Bretagne), Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">EPAL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517208v1</w:t>
+                <w:t xml:space="preserve">hal-02159831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Effets interactionnels de l’intégration de l’outil « classe virtuelle » dans un dispositif de formation hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamique temporelle et dispositif hybride. Apports potentiels de l'outil de classe virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème colloque Question de Pédagogie en Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Lemaitre (ENSTA Bretagne) et André Thépaut (Télécom Bretagne), Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159831v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Modification des temporalités de formation et outils d’accompagnement à distance, le cas de la classe virtuelle », Colloque Forse, «Mutations de l’accompagnement dans les formations en ligne »,Rouen 8-10 octobre 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,178 +4795,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des communautés d’enseignants de FLE via Facebook : de la participation à l’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation des enseignants : atouts et limites de la variante lyonnaise et de la variante grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne (EPAL)</w:t>
+              <w:t xml:space="preserve">Séminaire Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone (Séminaire en marge du colloque EPAL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100475v1</w:t>
+                <w:t xml:space="preserve">hal-02100473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des enseignants : atouts et limites de la variante lyonnaise et de la variante grenobloise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des communautés d’enseignants de FLE via Facebook : de la participation à l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone (Séminaire en marge du colloque EPAL 2013)</w:t>
+              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne (EPAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100473v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement dans les forums pédagogiques: du savoir au lien social</w:t>
               </w:r>
@@ -5273,64 +5273,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un espace synchrone dans une formation à distance, choix pédagogiques et vécu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louay Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5897,51 +5897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACE01FD5"/>
+    <w:nsid w:val="CC017592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6128,51 +6128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-salam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8932-1868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219971862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.salam@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/presentation/theme-2-plurilinguismes-educations-societes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/international/formations-et-certifications-en-langues/maison-des-langues.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12172" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.160.0421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhoutvenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Demeocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cornuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Valmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01895141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-salam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8932-1868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219971862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.salam@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/presentation/theme-2-plurilinguismes-educations-societes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/international/formations-et-certifications-en-langues/maison-des-langues.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0191" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rousseau-Gadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.160.0421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanhoutvenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Demeocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cornuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Coltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Valmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01895141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fouquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>