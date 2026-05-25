--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B. Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512166v1</w:t>
+                <w:t xml:space="preserve">hal-05598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport-specific sprint force-velocity-power profiles in youth athletes: maturity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2026.2641609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+                <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">J-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598659v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower‐Limb Strength in Alpine Skiing: Are Maximal, Explosive or Endurance Capacities More Important for Performance?</w:t>
               </w:r>
@@ -638,64 +638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,546 +753,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456137v1</w:t>
+                <w:t xml:space="preserve">hal-05457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyas</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457086v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Colloud</w:t>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089641v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
               </w:r>
@@ -1317,64 +1317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dingome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1412,103 +1412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
@@ -1572,77 +1572,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
@@ -1693,90 +1693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dussauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
@@ -1938,827 +1938,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haitham Rebai</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S Colson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+                <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456181v1</w:t>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourdé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795514v1</w:t>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impaired Symmetry in Single-Leg Vertical Jump and Drop Jump Performance 7 Months After ACL Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giacomazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pairot de Fontenay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23259671241263794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Symmetry in Single-Leg Vertical Jump and Drop Jump Performance 7 Months After ACL Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Giacomazzo</w:t>
+                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Picot</w:t>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chamu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (8), </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.69 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23259671241263794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934832v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
@@ -2904,77 +2904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
@@ -3025,90 +3025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (21), pp.1915-1926. </w:t>
@@ -3159,64 +3159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,90 +3280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3391,637 +3391,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083968v1</w:t>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
+                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matt Cross</w:t>
+                <w:t xml:space="preserve">Paul Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Messonnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.111. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713887v1</w:t>
+                <w:t xml:space="preserve">hal-04083968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports medicine - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
@@ -4053,727 +4053,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Boillet</w:t>
+                <w:t xml:space="preserve">Pauline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Haas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cedric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.1527-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083909v1</w:t>
+                <w:t xml:space="preserve">hal-03881332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Field Tapping Test for Evaluating Frequency Qualities of the Lower Limb Neuromuscular System in Soccer Players: A Validity and Reliability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Safouen Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Owen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Rihab Methnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badria Al Hadabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Al Busafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoodha Al Kitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (7), pp.3792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19073792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881332v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Field Tapping Test for Evaluating Frequency Qualities of the Lower Limb Neuromuscular System in Soccer Players: A Validity and Reliability Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Al Busafi</w:t>
+                <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoodha Al Kitani</w:t>
+                <w:t xml:space="preserve">Benoit Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Thubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19073792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715507v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validity and reliability of video analysis to evaluate ankle proprioceptive reintegration during postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693034v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and reliability of video analysis to evaluate ankle proprioceptive reintegration during postural control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dury</w:t>
+                <w:t xml:space="preserve">Alice Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Néron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bastien Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91, pp.155-160. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556856v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal mechanical force‐velocity profile for sprint acceleration performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sabater-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,77 +5140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dynamic postural control of the lower limb in a population of high-level healthy handball players. Effect of laterality and evolution during the season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (239), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5404,64 +5404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5525,90 +5525,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower limb force‐production capacities in alpine skiing disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (4), pp.848-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5789,51 +5789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of countermovement on force production capacity depends on extension velocity: A study of alpine skiers and sprinters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Hooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,421 +5904,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related neuromuscular fatigue and recovery after cycling: Measurements in isometric and dynamic modes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110877⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.576725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489825v1</w:t>
+                <w:t xml:space="preserve">hal-02963101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Influence of Line Strategy Between Two Turns on Performance in Giant Slalom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.589257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963101v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Line Strategy Between Two Turns on Performance in Giant Slalom</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Age-related neuromuscular fatigue and recovery after cycling: Measurements in isometric and dynamic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata L. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saied Jalal Aboodarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Marcela Jaimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.110877 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.589257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239142v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Force Production Capacities Between Coronary Artery Disease Patients vs. Healthy Participants on a Cycle Ergometer</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,468 +6432,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des blessures chez le skieur alpin de compétition âgé de 14 à 19 ans : revue systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Thigh-Compression Shorts on Muscle Activity and Soft-Tissue Vibration During Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Samozino</w:t>
+                <w:t xml:space="preserve">Nicolas Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Edouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.2145-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486098v1</w:t>
+                <w:t xml:space="preserve">hal-03086219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thigh-Compression Shorts on Muscle Activity and Soft-Tissue Vibration During Cycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Methodological Considerations on the Relationship Between the 1,500-M Rowing Ergometer Performance and Vertical Jump in National-Level Adolescent Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (8), pp.2145-2152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33 (11), pp.3000-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086219v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Considerations on the Relationship Between the 1,500-M Rowing Ergometer Performance and Vertical Jump in National-Level Adolescent Rowers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention des blessures chez le skieur alpin de compétition âgé de 14 à 19 ans : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+                <w:t xml:space="preserve">C. Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lardy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (11), pp.3000-3007. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.96 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922537v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushioning perception is associated with both tibia acceleration peak and vibration magnitude in heel-toe running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Giandolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,64 +6940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for computing sprint acceleration kinetics from running velocity data: Replication study with improved design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munenori Murata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,472 +7064,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Prolonged Rowing on Fixed and Free-floating Ergometers in Competitive Rowers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kerhervé</w:t>
+                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Reboah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0637-9613⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606817v1</w:t>
+                <w:t xml:space="preserve">hal-02465638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Prolonged Rowing on Fixed and Free-floating Ergometers in Competitive Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Lahti</w:t>
+                <w:t xml:space="preserve">Hugo Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Sébastien Reboah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1706. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (11), pp.840-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0637-9613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465638v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Prolonged Rowing on Fixed and Free-floating Ergometers in Competitive Rowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reboah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (11), pp.840-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0637-9613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607506v1</w:t>
+                <w:t xml:space="preserve">hal-03606817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training at maximal power in resisted sprinting: Optimal load determination methodology and pilot results in team sport athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt R Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott R Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between the force–velocity relationships of unloaded and sled-resisted sprinting: single vs. multiple trial methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,51 +7723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast is a Horizontal Squat Jump?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (6), pp.840 - 844. </w:t>
@@ -8147,51 +8147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,90 +8267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8531,51 +8531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an Individualized Training Based on Force-Velocity Profiling during Jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (13), pp.1017 - 1022. </w:t>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of a Simple Method for Measuring Force-Velocity-Power Profile in Countermovement Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pareja-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,51 +9336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brent Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (4), pp.615 - 629. </w:t>
@@ -9412,1107 +9412,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
+                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Semay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.e015087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858808v1</w:t>
+                <w:t xml:space="preserve">hal-01858811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential for a Targeted Strength-Training Program to Decrease Asymmetry and Increase Performance: A Proof of Concept in Sprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), pp.1392 - 1395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint acceleration mechanics changes from children to adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slotala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.181--182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), pp.e015087. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (13), pp.1035 - 1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858811v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Temesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">Farhan Tinwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Seth Lenetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (22), pp.2198 - 2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659894v1</w:t>
+                <w:t xml:space="preserve">hal-01858821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.1765 - 1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858821v1</w:t>
+                <w:t xml:space="preserve">hal-01858834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
+                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brent Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.1859 - 1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858834v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
+                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (10), pp.1859 - 1873. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858831v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and delayed peripheral and central neuromuscular alterations induced by a short and intense downhill trail run</w:t>
               </w:r>
@@ -10657,51 +10657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting Power-Force-Velocity Profiles for Individualized and Specific Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.267 - 272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10774,51 +10774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10863,479 +10863,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Influence of Ergometer Design on Physiological Responses during Rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (11), pp.947-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1548810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467702v1</w:t>
+                <w:t xml:space="preserve">hal-02078525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ergometer Design on Physiological Responses during Rowing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1548810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02078525v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11438,51 +11438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint Acceleration Mechanics: The Major Role of Hamstrings in Horizontal Force Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11572,64 +11572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field monitoring of sprinting power–force–velocity profile before, during and after hamstring injury: two case reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendiguchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11732,51 +11732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11865,51 +11865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical determinants of acceleration and maximal sprinting speed in highly trained young soccer players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buchheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Alexander Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,51 +12171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keir Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (12), pp.3567 - 3570. </w:t>
@@ -12266,51 +12266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of countermovement on power–force–velocity profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Cuadrado-Peñafiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,51 +12387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force–Velocity Properties’ Contribution to Bilateral Deficit during Ballistic Push-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rejc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12530,51 +12530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression of Mechanical Properties during On-field Sprint Running after Returning to Sports from a Hamstring Muscle Injury in Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendiguchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12645,794 +12645,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (06), pp.505 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858867v1</w:t>
+                <w:t xml:space="preserve">hal-01858878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (10), pp.2517 - 2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.599--609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864129v1</w:t>
+                <w:t xml:space="preserve">hal-01232306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
+                <w:t xml:space="preserve">Impact reduction through long-term intervention in recreational runners: midfoot strike pattern versus low-drop/low-heel height footwear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.599--609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2077 - 2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2634-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact reduction through long-term intervention in recreational runners: midfoot strike pattern versus low-drop/low-heel height footwear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Farges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (8), pp.2077 - 2090. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.162-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2634-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858880v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13483,51 +13483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Force–Velocity Profile in Ballistic Movements—Altius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Rejc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13613,64 +13613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injuries in Youth and National Combined Events Championships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13795,51 +13795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (11), pp.3921-3930. </w:t>
@@ -13903,51 +13903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14045,51 +14045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (7), pp.1918 - 1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14136,51 +14136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of isokinetic assessment of shoulder-rotator strength: a systematic review of the effect of position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,51 +14261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Running Kinematics, Kinetics, and Spring-Mass Behavior over a 24-h Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14365,51 +14365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fatigue on force production and force application technique during repeated sprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14494,77 +14494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of power during one single sprint on treadmill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14623,51 +14623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping ability: A theoretical integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14753,51 +14753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrip Flexible Device: Electromyographical Analysis and Comparison With the Bench Press Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14857,51 +14857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14960,51 +14960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for measuring force, velocity and power output during squat jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15102,51 +15102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of altered stride frequency and contact time on leg-spring behavior in human running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zameziati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15276,64 +15276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la production de force et des contributions segmentaires en pédalage en fonction de la puissance et de la cadence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15397,77 +15397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
@@ -15496,77 +15496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parametric Mapping regression allow to identify the area of Force-Velocity-Endurance profile related to the sport performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15621,90 +15621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for assessing running critical velocity without exhaustion: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15723,709 +15723,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457038v1</w:t>
+                <w:t xml:space="preserve">hal-04228633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228633v1</w:t>
+                <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330302v1</w:t>
+                <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+                <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084767v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
@@ -16454,90 +16454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16614,51 +16614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée scientifique de l'Institut Fédératif de la Recherche en Sciences et Ingénierie de la Santé (IFRESIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, faculté de médecine J. Lisfranc, Saint-Étienne, France. pp.0</w:t>
@@ -16719,103 +16719,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new in situ method for functional muscle evaluation in murine models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual congress of the French Myology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule, France</w:t>
@@ -16876,77 +16876,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17012,90 +17012,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Comment évaluer la puissance musculaire par l'analyse vidéo ? (Partie II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17113,90 +17113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Entraînement du jeune rameur : le retour du saut vertical (Partie I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17246,51 +17246,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités mécaniques des membres inférieurs et mouvements explosifs. Approches théoriques intégratives appliquées au saut vertical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17486,51 +17486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giacomazzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pairot de Fontenay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241263794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouen Chaabouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Methnani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badria Al Hadabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Al Busafi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoodha Al Kitani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19073792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.10.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1995507" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delanaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.02.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Jalal Aboodarda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Marcela Jaimes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Vaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110877" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01639" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2019.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.07.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerherv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0637-9613" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mour&#227;o" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.10.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KXF8T73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117607" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467562v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slotala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Morin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382922" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vincent" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548810" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Alexander Glynn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson Michael" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965191" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gleizes Cervera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervliet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giacomazzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pairot de Fontenay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241263794" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouen Chaabouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Methnani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badria Al Hadabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Al Busafi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoodha Al Kitani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19073792" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater-Pastor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2021.1995507" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delanaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.02.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Jalal Aboodarda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Marcela Jaimes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Vaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110877" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01639" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2019.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munenori Murata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.07.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607506v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerherv&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0637-9613" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Lauer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mour&#227;o" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.10.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KXF8T73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117607" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slotala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Morin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382922" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078525v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vincent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1548810" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Alexander Glynn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simpson Michael" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Haddad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965191" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gleizes Cervera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervliet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>